--- v1 (2026-06-06)
+++ v2 (2026-07-22)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Solicitudes Imserso\Subvenciones\Turismo y termalismo pcd\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DF77E21-1572-4741-9383-3196600DD66B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1C2F9A90-8CD2-4900-B555-A9CD0BCB48AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="19440" windowHeight="14880" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Anexo I" sheetId="3" r:id="rId1"/>
     <sheet name="Datos " sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -525,51 +525,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
@@ -645,352 +645,360 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...208 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>60</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>352425</xdr:colOff>
+          <xdr:colOff>361950</xdr:colOff>
           <xdr:row>61</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="11265" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s11265"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000012C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1406,903 +1414,907 @@
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{310D56BF-BE8C-4C70-AD6D-7F39F2CFC869}">
   <dimension ref="A1:L78"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1.140625" style="11" customWidth="1"/>
+    <col min="1" max="1" width="1.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="11" customWidth="1"/>
-    <col min="3" max="3" width="1.140625" style="11" customWidth="1"/>
+    <col min="3" max="3" width="1.28515625" style="11" customWidth="1"/>
     <col min="4" max="4" width="33.28515625" style="11" customWidth="1"/>
     <col min="5" max="5" width="29.7109375" style="11" customWidth="1"/>
-    <col min="6" max="6" width="1.140625" style="11" customWidth="1"/>
-    <col min="7" max="7" width="6.85546875" style="11" customWidth="1"/>
+    <col min="6" max="6" width="1.28515625" style="11" customWidth="1"/>
+    <col min="7" max="7" width="6.7109375" style="11" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="11" customWidth="1"/>
     <col min="9" max="9" width="6" style="11" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="1.140625" style="11" customWidth="1"/>
+    <col min="10" max="10" width="1.28515625" style="11" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="28"/>
     </row>
     <row r="2" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
-      <c r="G2" s="58" t="s">
+      <c r="G2" s="73" t="s">
         <v>54</v>
       </c>
-      <c r="H2" s="59"/>
-      <c r="I2" s="60"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="75"/>
     </row>
     <row r="3" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D3" s="12"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="D4" s="42"/>
-      <c r="E4" s="42"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="103"/>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:12" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
     </row>
     <row r="7" spans="1:12" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E7" s="15"/>
-      <c r="G7" s="43"/>
-[...1 lines deleted...]
-      <c r="I7" s="43"/>
+      <c r="G7" s="104"/>
+      <c r="H7" s="104"/>
+      <c r="I7" s="104"/>
     </row>
     <row r="8" spans="1:12" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:12" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="13"/>
-      <c r="B9" s="61" t="s">
+      <c r="B9" s="76" t="s">
         <v>55</v>
       </c>
-      <c r="C9" s="61"/>
-[...6 lines deleted...]
-      <c r="J9" s="61"/>
+      <c r="C9" s="76"/>
+      <c r="D9" s="76"/>
+      <c r="E9" s="76"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="76"/>
+      <c r="H9" s="76"/>
+      <c r="I9" s="76"/>
+      <c r="J9" s="76"/>
       <c r="L9" s="30"/>
     </row>
     <row r="10" spans="1:12" ht="4.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:12" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16"/>
       <c r="B12" s="17"/>
       <c r="C12" s="17"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="17"/>
       <c r="I12" s="17"/>
       <c r="J12" s="18"/>
     </row>
     <row r="13" spans="1:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="19"/>
       <c r="B13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="20"/>
-      <c r="D13" s="44" t="s">
+      <c r="D13" s="105" t="s">
         <v>2</v>
       </c>
-      <c r="E13" s="45"/>
+      <c r="E13" s="106"/>
       <c r="G13" s="1" t="s">
         <v>3</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="26">
         <v>2026</v>
       </c>
       <c r="J13" s="21"/>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14" s="19"/>
       <c r="J14" s="21"/>
     </row>
     <row r="15" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19"/>
       <c r="B15" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="20"/>
-      <c r="D15" s="46" t="s">
+      <c r="D15" s="107" t="s">
         <v>56</v>
       </c>
-      <c r="E15" s="47"/>
-      <c r="G15" s="52" t="s">
+      <c r="E15" s="108"/>
+      <c r="G15" s="113" t="s">
         <v>5</v>
       </c>
-      <c r="H15" s="53"/>
-      <c r="I15" s="54"/>
+      <c r="H15" s="114"/>
+      <c r="I15" s="115"/>
       <c r="J15" s="21"/>
     </row>
     <row r="16" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19"/>
       <c r="B16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="20"/>
-      <c r="D16" s="48"/>
-[...1 lines deleted...]
-      <c r="G16" s="52" t="s">
+      <c r="D16" s="109"/>
+      <c r="E16" s="110"/>
+      <c r="G16" s="113" t="s">
         <v>7</v>
       </c>
-      <c r="H16" s="53"/>
-      <c r="I16" s="54"/>
+      <c r="H16" s="114"/>
+      <c r="I16" s="115"/>
       <c r="J16" s="21"/>
     </row>
     <row r="17" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19"/>
       <c r="B17" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="20"/>
-      <c r="D17" s="50"/>
-[...1 lines deleted...]
-      <c r="G17" s="55">
+      <c r="D17" s="111"/>
+      <c r="E17" s="112"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="116">
         <v>46169</v>
       </c>
-      <c r="H17" s="56"/>
-      <c r="I17" s="57"/>
+      <c r="I17" s="41"/>
       <c r="J17" s="21"/>
     </row>
     <row r="18" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="22"/>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="23"/>
       <c r="I18" s="23"/>
       <c r="J18" s="24"/>
     </row>
     <row r="19" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="16"/>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
       <c r="I20" s="17"/>
       <c r="J20" s="18"/>
     </row>
-    <row r="21" spans="1:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="19"/>
       <c r="B21" s="10" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G21" s="64"/>
-[...1 lines deleted...]
-      <c r="I21" s="66"/>
+      <c r="G21" s="77"/>
+      <c r="H21" s="78"/>
+      <c r="I21" s="79"/>
       <c r="J21" s="21"/>
     </row>
     <row r="22" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="19"/>
       <c r="J22" s="21"/>
     </row>
-    <row r="23" spans="1:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="19"/>
       <c r="B23" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="G23" s="67" t="s">
+      <c r="G23" s="80" t="s">
         <v>13</v>
       </c>
-      <c r="H23" s="67"/>
-      <c r="I23" s="67"/>
+      <c r="H23" s="80"/>
+      <c r="I23" s="80"/>
       <c r="J23" s="21"/>
     </row>
-    <row r="24" spans="1:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="19"/>
-      <c r="B24" s="68"/>
-[...5 lines deleted...]
-      <c r="I24" s="76"/>
+      <c r="B24" s="81"/>
+      <c r="C24" s="82"/>
+      <c r="D24" s="82"/>
+      <c r="E24" s="83"/>
+      <c r="G24" s="87"/>
+      <c r="H24" s="88"/>
+      <c r="I24" s="89"/>
       <c r="J24" s="21"/>
     </row>
-    <row r="25" spans="1:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="19"/>
-      <c r="B25" s="71"/>
-[...5 lines deleted...]
-      <c r="I25" s="79"/>
+      <c r="B25" s="84"/>
+      <c r="C25" s="85"/>
+      <c r="D25" s="85"/>
+      <c r="E25" s="86"/>
+      <c r="G25" s="90"/>
+      <c r="H25" s="91"/>
+      <c r="I25" s="92"/>
       <c r="J25" s="21"/>
     </row>
     <row r="26" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="19"/>
       <c r="J26" s="21"/>
     </row>
-    <row r="27" spans="1:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="19"/>
-      <c r="B27" s="80" t="s">
+      <c r="B27" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="D27" s="82"/>
-      <c r="E27" s="83"/>
+      <c r="D27" s="94"/>
+      <c r="E27" s="95"/>
       <c r="G27" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="H27" s="64"/>
-      <c r="I27" s="66"/>
+      <c r="H27" s="77"/>
+      <c r="I27" s="79"/>
       <c r="J27" s="21"/>
     </row>
-    <row r="28" spans="1:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="19"/>
-      <c r="B28" s="81"/>
-[...1 lines deleted...]
-      <c r="E28" s="85"/>
+      <c r="B28" s="93"/>
+      <c r="D28" s="96"/>
+      <c r="E28" s="97"/>
       <c r="G28" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="H28" s="64"/>
-      <c r="I28" s="66"/>
+      <c r="H28" s="77"/>
+      <c r="I28" s="79"/>
       <c r="J28" s="21"/>
     </row>
     <row r="29" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="19"/>
       <c r="B29" s="25"/>
       <c r="J29" s="21"/>
     </row>
     <row r="30" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A30" s="19"/>
       <c r="B30" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="37"/>
       <c r="E30" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="G30" s="86"/>
-[...1 lines deleted...]
-      <c r="I30" s="57"/>
+      <c r="G30" s="98"/>
+      <c r="H30" s="99"/>
+      <c r="I30" s="100"/>
       <c r="J30" s="21"/>
     </row>
     <row r="31" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="19"/>
       <c r="B31" s="25"/>
       <c r="J31" s="21"/>
     </row>
-    <row r="32" spans="1:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="19"/>
       <c r="B32" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C32" s="20"/>
       <c r="D32" s="38"/>
       <c r="E32" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="G32" s="86"/>
-[...1 lines deleted...]
-      <c r="I32" s="57"/>
+      <c r="G32" s="98"/>
+      <c r="H32" s="99"/>
+      <c r="I32" s="100"/>
       <c r="J32" s="21"/>
     </row>
     <row r="33" spans="1:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="19"/>
       <c r="B33" s="25"/>
       <c r="J33" s="21"/>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="19"/>
       <c r="B34" s="10" t="s">
         <v>21</v>
       </c>
       <c r="J34" s="21"/>
     </row>
-    <row r="35" spans="1:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="19"/>
       <c r="B35" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="D35" s="86"/>
-[...4 lines deleted...]
-      <c r="I35" s="57"/>
+      <c r="D35" s="98"/>
+      <c r="E35" s="99"/>
+      <c r="F35" s="99"/>
+      <c r="G35" s="99"/>
+      <c r="H35" s="99"/>
+      <c r="I35" s="100"/>
       <c r="J35" s="21"/>
     </row>
-    <row r="36" spans="1:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="19"/>
       <c r="B36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="D36" s="36" t="s">
         <v>24</v>
       </c>
       <c r="E36" s="27"/>
       <c r="J36" s="21"/>
     </row>
     <row r="37" spans="1:10" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="19"/>
       <c r="B37" s="25"/>
       <c r="J37" s="21"/>
     </row>
-    <row r="38" spans="1:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="19"/>
       <c r="B38" s="10" t="s">
         <v>25</v>
       </c>
       <c r="J38" s="21"/>
     </row>
     <row r="39" spans="1:10" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="19"/>
       <c r="B39" s="25"/>
       <c r="J39" s="21"/>
     </row>
-    <row r="40" spans="1:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="19"/>
       <c r="B40" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="D40" s="62"/>
-      <c r="E40" s="63"/>
+      <c r="D40" s="52"/>
+      <c r="E40" s="53"/>
       <c r="G40" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="H40" s="40"/>
-      <c r="I40" s="41"/>
+      <c r="H40" s="101"/>
+      <c r="I40" s="102"/>
       <c r="J40" s="21"/>
     </row>
     <row r="41" spans="1:10" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="19"/>
       <c r="B41" s="10"/>
       <c r="J41" s="21"/>
     </row>
-    <row r="42" spans="1:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="19"/>
       <c r="B42" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="D42" s="62"/>
-      <c r="E42" s="63"/>
+      <c r="D42" s="52"/>
+      <c r="E42" s="53"/>
       <c r="J42" s="21"/>
     </row>
     <row r="43" spans="1:10" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="19"/>
       <c r="B43" s="10"/>
       <c r="J43" s="21"/>
     </row>
     <row r="44" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A44" s="19"/>
       <c r="B44" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="D44" s="62"/>
-      <c r="E44" s="63"/>
+      <c r="D44" s="52"/>
+      <c r="E44" s="53"/>
       <c r="J44" s="21"/>
     </row>
     <row r="45" spans="1:10" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="19"/>
       <c r="B45" s="20"/>
       <c r="J45" s="21"/>
     </row>
-    <row r="46" spans="1:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="19"/>
-      <c r="B46" s="106" t="s">
+      <c r="B46" s="42" t="s">
         <v>29</v>
       </c>
       <c r="C46" s="31"/>
-      <c r="D46" s="80" t="s">
+      <c r="D46" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="E46" s="80"/>
-[...3 lines deleted...]
-      <c r="I46" s="80"/>
+      <c r="E46" s="43"/>
+      <c r="F46" s="43"/>
+      <c r="G46" s="43"/>
+      <c r="H46" s="43"/>
+      <c r="I46" s="43"/>
       <c r="J46" s="21"/>
     </row>
     <row r="47" spans="1:10" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="19"/>
-      <c r="B47" s="106"/>
+      <c r="B47" s="42"/>
       <c r="C47" s="31"/>
-      <c r="D47" s="80"/>
-[...4 lines deleted...]
-      <c r="I47" s="80"/>
+      <c r="D47" s="43"/>
+      <c r="E47" s="43"/>
+      <c r="F47" s="43"/>
+      <c r="G47" s="43"/>
+      <c r="H47" s="43"/>
+      <c r="I47" s="43"/>
       <c r="J47" s="21"/>
     </row>
-    <row r="48" spans="1:10" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="19"/>
-      <c r="B48" s="106"/>
+      <c r="B48" s="42"/>
       <c r="C48" s="31"/>
-      <c r="D48" s="80"/>
-[...4 lines deleted...]
-      <c r="I48" s="80"/>
+      <c r="D48" s="43"/>
+      <c r="E48" s="43"/>
+      <c r="F48" s="43"/>
+      <c r="G48" s="43"/>
+      <c r="H48" s="43"/>
+      <c r="I48" s="43"/>
       <c r="J48" s="21"/>
     </row>
     <row r="49" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="22"/>
       <c r="B49" s="23"/>
       <c r="C49" s="23"/>
       <c r="D49" s="23"/>
       <c r="E49" s="23"/>
       <c r="F49" s="23"/>
       <c r="G49" s="23"/>
       <c r="H49" s="23"/>
       <c r="I49" s="23"/>
       <c r="J49" s="24"/>
     </row>
     <row r="50" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:10" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="16"/>
       <c r="B51" s="17"/>
       <c r="C51" s="17"/>
       <c r="D51" s="17"/>
       <c r="E51" s="17"/>
       <c r="F51" s="17"/>
       <c r="G51" s="17"/>
       <c r="H51" s="17"/>
       <c r="I51" s="17"/>
       <c r="J51" s="18"/>
     </row>
     <row r="52" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="19"/>
-      <c r="B52" s="110" t="s">
+      <c r="B52" s="47" t="s">
         <v>57</v>
       </c>
-      <c r="C52" s="111"/>
-      <c r="D52" s="110" t="s">
+      <c r="C52" s="48"/>
+      <c r="D52" s="47" t="s">
         <v>59</v>
       </c>
-      <c r="E52" s="111"/>
-      <c r="F52" s="110" t="s">
+      <c r="E52" s="48"/>
+      <c r="F52" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="G52" s="112"/>
-[...1 lines deleted...]
-      <c r="I52" s="111"/>
+      <c r="G52" s="49"/>
+      <c r="H52" s="49"/>
+      <c r="I52" s="48"/>
       <c r="J52" s="21"/>
     </row>
     <row r="53" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="19"/>
-      <c r="B53" s="113"/>
-[...6 lines deleted...]
-      <c r="I53" s="109"/>
+      <c r="B53" s="50"/>
+      <c r="C53" s="51"/>
+      <c r="D53" s="52"/>
+      <c r="E53" s="53"/>
+      <c r="F53" s="44"/>
+      <c r="G53" s="45"/>
+      <c r="H53" s="45"/>
+      <c r="I53" s="46"/>
       <c r="J53" s="21"/>
     </row>
     <row r="54" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="19"/>
-      <c r="B54" s="113"/>
-[...6 lines deleted...]
-      <c r="I54" s="109"/>
+      <c r="B54" s="50"/>
+      <c r="C54" s="51"/>
+      <c r="D54" s="52"/>
+      <c r="E54" s="53"/>
+      <c r="F54" s="44"/>
+      <c r="G54" s="45"/>
+      <c r="H54" s="45"/>
+      <c r="I54" s="46"/>
       <c r="J54" s="21"/>
     </row>
     <row r="55" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="19"/>
-      <c r="B55" s="95" t="s">
+      <c r="B55" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="C55" s="96"/>
-[...2 lines deleted...]
-      <c r="F55" s="92">
+      <c r="C55" s="66"/>
+      <c r="D55" s="66"/>
+      <c r="E55" s="67"/>
+      <c r="F55" s="62">
         <f>SUM(F53:I54)</f>
         <v>0</v>
       </c>
-      <c r="G55" s="93"/>
-[...1 lines deleted...]
-      <c r="I55" s="94"/>
+      <c r="G55" s="63"/>
+      <c r="H55" s="63"/>
+      <c r="I55" s="64"/>
       <c r="J55" s="21"/>
     </row>
     <row r="56" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="22"/>
       <c r="B56" s="23"/>
       <c r="C56" s="23"/>
       <c r="D56" s="23"/>
       <c r="E56" s="23"/>
       <c r="F56" s="23"/>
       <c r="G56" s="23"/>
       <c r="H56" s="23"/>
       <c r="I56" s="23"/>
       <c r="J56" s="24"/>
     </row>
     <row r="57" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B57" s="101" t="s">
+      <c r="B57" s="68" t="s">
         <v>33</v>
       </c>
-      <c r="C57" s="101"/>
-[...5 lines deleted...]
-      <c r="I57" s="101"/>
+      <c r="C57" s="68"/>
+      <c r="D57" s="68"/>
+      <c r="E57" s="68"/>
+      <c r="F57" s="68"/>
+      <c r="G57" s="68"/>
+      <c r="H57" s="68"/>
+      <c r="I57" s="68"/>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B58" s="80" t="s">
+      <c r="B58" s="43" t="s">
         <v>34</v>
       </c>
-      <c r="C58" s="80"/>
-[...5 lines deleted...]
-      <c r="I58" s="80"/>
+      <c r="C58" s="43"/>
+      <c r="D58" s="43"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="43"/>
+      <c r="G58" s="43"/>
+      <c r="H58" s="43"/>
+      <c r="I58" s="43"/>
       <c r="J58" s="5"/>
     </row>
     <row r="59" spans="1:10" s="20" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="102" t="s">
+      <c r="B59" s="69" t="s">
         <v>35</v>
       </c>
-      <c r="C59" s="102"/>
-[...5 lines deleted...]
-      <c r="I59" s="102"/>
+      <c r="C59" s="69"/>
+      <c r="D59" s="69"/>
+      <c r="E59" s="69"/>
+      <c r="F59" s="69"/>
+      <c r="G59" s="69"/>
+      <c r="H59" s="69"/>
+      <c r="I59" s="69"/>
       <c r="J59" s="5"/>
     </row>
     <row r="60" spans="1:10" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="6"/>
-      <c r="B60" s="80" t="s">
+      <c r="B60" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="C60" s="80"/>
-[...5 lines deleted...]
-      <c r="I60" s="80"/>
+      <c r="C60" s="43"/>
+      <c r="D60" s="43"/>
+      <c r="E60" s="43"/>
+      <c r="F60" s="43"/>
+      <c r="G60" s="43"/>
+      <c r="H60" s="43"/>
+      <c r="I60" s="43"/>
       <c r="J60" s="6"/>
     </row>
     <row r="61" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="6"/>
       <c r="B61" s="39"/>
-      <c r="C61" s="103" t="s">
+      <c r="C61" s="70" t="s">
         <v>37</v>
       </c>
-      <c r="D61" s="103"/>
-[...4 lines deleted...]
-      <c r="I61" s="103"/>
+      <c r="D61" s="70"/>
+      <c r="E61" s="70"/>
+      <c r="F61" s="70"/>
+      <c r="G61" s="70"/>
+      <c r="H61" s="70"/>
+      <c r="I61" s="70"/>
       <c r="J61" s="6"/>
     </row>
     <row r="62" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="6"/>
       <c r="B62" s="39"/>
       <c r="C62" s="9"/>
       <c r="D62" s="9"/>
       <c r="E62" s="9"/>
       <c r="F62" s="9"/>
       <c r="G62" s="9"/>
       <c r="H62" s="9"/>
       <c r="I62" s="9"/>
       <c r="J62" s="6"/>
     </row>
     <row r="63" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D63" s="104" t="s">
+      <c r="D63" s="71" t="s">
         <v>53</v>
       </c>
-      <c r="E63" s="104"/>
-[...4 lines deleted...]
-      <c r="J63" s="104"/>
+      <c r="E63" s="71"/>
+      <c r="F63" s="71"/>
+      <c r="G63" s="71"/>
+      <c r="H63" s="71"/>
+      <c r="I63" s="71"/>
+      <c r="J63" s="71"/>
     </row>
     <row r="65" spans="2:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D65" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="E65" s="105" t="s">
+      <c r="E65" s="72" t="s">
         <v>39</v>
       </c>
-      <c r="F65" s="105"/>
-[...2 lines deleted...]
-      <c r="I65" s="105"/>
+      <c r="F65" s="72"/>
+      <c r="G65" s="72"/>
+      <c r="H65" s="72"/>
+      <c r="I65" s="72"/>
     </row>
     <row r="70" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B70" s="33" t="s">
         <v>40</v>
       </c>
       <c r="C70" s="20"/>
       <c r="D70" s="20"/>
       <c r="E70" s="20"/>
       <c r="F70" s="20"/>
       <c r="G70" s="20"/>
       <c r="H70" s="20"/>
       <c r="I70" s="20"/>
     </row>
     <row r="71" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B71" s="20"/>
       <c r="C71" s="20"/>
       <c r="D71" s="20"/>
       <c r="E71" s="20"/>
       <c r="F71" s="20"/>
       <c r="G71" s="20"/>
       <c r="H71" s="20"/>
       <c r="I71" s="20"/>
     </row>
     <row r="72" spans="2:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B72" s="98" t="s">
+      <c r="B72" s="54" t="s">
         <v>41</v>
       </c>
-      <c r="C72" s="99"/>
-      <c r="D72" s="100" t="s">
+      <c r="C72" s="55"/>
+      <c r="D72" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="E72" s="90"/>
-[...3 lines deleted...]
-      <c r="I72" s="91"/>
+      <c r="E72" s="57"/>
+      <c r="F72" s="57"/>
+      <c r="G72" s="57"/>
+      <c r="H72" s="57"/>
+      <c r="I72" s="58"/>
     </row>
     <row r="73" spans="2:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B73" s="98" t="s">
+      <c r="B73" s="54" t="s">
         <v>43</v>
       </c>
-      <c r="C73" s="99"/>
-      <c r="D73" s="100" t="s">
+      <c r="C73" s="55"/>
+      <c r="D73" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="E73" s="90"/>
-[...3 lines deleted...]
-      <c r="I73" s="91"/>
+      <c r="E73" s="57"/>
+      <c r="F73" s="57"/>
+      <c r="G73" s="57"/>
+      <c r="H73" s="57"/>
+      <c r="I73" s="58"/>
     </row>
     <row r="74" spans="2:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B74" s="98" t="s">
+      <c r="B74" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="C74" s="99"/>
-      <c r="D74" s="100" t="s">
+      <c r="C74" s="55"/>
+      <c r="D74" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="E74" s="90"/>
-[...3 lines deleted...]
-      <c r="I74" s="91"/>
+      <c r="E74" s="57"/>
+      <c r="F74" s="57"/>
+      <c r="G74" s="57"/>
+      <c r="H74" s="57"/>
+      <c r="I74" s="58"/>
     </row>
     <row r="75" spans="2:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B75" s="98" t="s">
+      <c r="B75" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="C75" s="99"/>
-      <c r="D75" s="100" t="s">
+      <c r="C75" s="55"/>
+      <c r="D75" s="56" t="s">
         <v>48</v>
       </c>
-      <c r="E75" s="90"/>
-[...3 lines deleted...]
-      <c r="I75" s="91"/>
+      <c r="E75" s="57"/>
+      <c r="F75" s="57"/>
+      <c r="G75" s="57"/>
+      <c r="H75" s="57"/>
+      <c r="I75" s="58"/>
     </row>
     <row r="76" spans="2:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B76" s="98" t="s">
+      <c r="B76" s="54" t="s">
         <v>49</v>
       </c>
-      <c r="C76" s="99"/>
-      <c r="D76" s="100" t="s">
+      <c r="C76" s="55"/>
+      <c r="D76" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="E76" s="90"/>
-[...3 lines deleted...]
-      <c r="I76" s="91"/>
+      <c r="E76" s="57"/>
+      <c r="F76" s="57"/>
+      <c r="G76" s="57"/>
+      <c r="H76" s="57"/>
+      <c r="I76" s="58"/>
     </row>
     <row r="77" spans="2:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B77" s="87" t="s">
+      <c r="B77" s="59" t="s">
         <v>51</v>
       </c>
-      <c r="C77" s="88"/>
-      <c r="D77" s="89" t="s">
+      <c r="C77" s="60"/>
+      <c r="D77" s="61" t="s">
         <v>58</v>
       </c>
-      <c r="E77" s="90"/>
-[...3 lines deleted...]
-      <c r="I77" s="91"/>
+      <c r="E77" s="57"/>
+      <c r="F77" s="57"/>
+      <c r="G77" s="57"/>
+      <c r="H77" s="57"/>
+      <c r="I77" s="58"/>
     </row>
     <row r="78" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B78" s="32"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="56">
-[...15 lines deleted...]
-    <mergeCell ref="D73:I73"/>
+  <mergeCells count="55">
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="D15:E17"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="G2:I2"/>
+    <mergeCell ref="B9:J9"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="G21:I21"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="B24:E25"/>
+    <mergeCell ref="G24:I25"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="D27:E28"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="G30:I30"/>
+    <mergeCell ref="G32:I32"/>
+    <mergeCell ref="D35:I35"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="D42:E42"/>
     <mergeCell ref="B77:C77"/>
     <mergeCell ref="D77:I77"/>
     <mergeCell ref="F55:I55"/>
     <mergeCell ref="B55:E55"/>
     <mergeCell ref="B74:C74"/>
     <mergeCell ref="D74:I74"/>
     <mergeCell ref="B57:I57"/>
     <mergeCell ref="B58:I58"/>
     <mergeCell ref="B59:I59"/>
     <mergeCell ref="B60:I60"/>
     <mergeCell ref="C61:I61"/>
     <mergeCell ref="D63:J63"/>
     <mergeCell ref="E65:I65"/>
     <mergeCell ref="B72:C72"/>
     <mergeCell ref="D72:I72"/>
     <mergeCell ref="B73:C73"/>
-    <mergeCell ref="G2:I2"/>
-[...22 lines deleted...]
-    <mergeCell ref="G17:I17"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="D75:I75"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="D76:I76"/>
+    <mergeCell ref="D73:I73"/>
+    <mergeCell ref="B46:B48"/>
+    <mergeCell ref="D46:I48"/>
+    <mergeCell ref="F53:I53"/>
+    <mergeCell ref="F54:I54"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="F52:I52"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="D54:E54"/>
   </mergeCells>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;C&amp;"Arial,Negrita"Anexo I Página &amp;P / &amp;N</oddHeader>
+    <oddHeader>&amp;A</oddHeader>
+    <oddFooter>Página &amp;P</oddFooter>
   </headerFooter>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="56" max="16383" man="1"/>
+  </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="11265" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>60</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>352425</xdr:colOff>
+                    <xdr:colOff>361950</xdr:colOff>
                     <xdr:row>61</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8DF7E9FB-80C5-4E5E-98A4-FD856F0B4A77}">
           <x14:formula1>
             <xm:f>'Datos '!$A$2:$A$3</xm:f>
           </x14:formula1>
           <xm:sqref>B53:C54</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F238E78A-C823-4EC4-9919-407577ED60D3}">
           <x14:formula1>
             <xm:f>'Datos '!$A$6:$A$7</xm:f>
           </x14:formula1>
           <xm:sqref>D53:E54</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C158D1A-B2D1-497E-8E4C-DDC10F3FEACB}">
   <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>