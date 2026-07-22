--- v1 (2026-06-06)
+++ v2 (2026-07-22)
@@ -6,87 +6,87 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Solicitudes Imserso\Subvenciones\Turismo y termalismo pcd\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fsimser04\Subvenciones\Subvenciones Imserso\SUBVENCIONES TURISMO DISCAPACIDAD\2026 SUBV. TURISMO DISCAPACIDAD\1 PROYECTO RESOLUCIÓN CONVOCATORIA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{38D653CE-1EE3-40B4-BD51-FE5A58CEF223}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D01385ED-6270-48FE-BA41-DBA6B24CD541}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="19440" windowHeight="14880" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Anexo II" sheetId="8" r:id="rId1"/>
     <sheet name="Datos " sheetId="9" state="hidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I112" i="8" l="1"/>
-[...2 lines deleted...]
-  <c r="I124" i="8" l="1"/>
+  <c r="I110" i="8" l="1"/>
+  <c r="I100" i="8"/>
+  <c r="I120" i="8"/>
+  <c r="I122" i="8" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="102">
   <si>
     <t>A n e x o   II</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>C.l.F.</t>
   </si>
   <si>
     <t>Denominación</t>
   </si>
   <si>
     <t>INFORMACIÓN BÁSICA SOBRE PROTECCIÓN DE DATOS</t>
   </si>
   <si>
     <t>Responsable</t>
   </si>
   <si>
     <t>Instituto de Mayores y Servicios Sociales (Imserso).</t>
@@ -622,51 +622,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="144">
+  <cellXfs count="139">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -818,322 +818,307 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...217 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{BBA3156C-4B5D-43F8-8BEF-AA8769987F21}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -1524,1918 +1509,1901 @@
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{492AA76C-D292-4806-B378-0C150D733DE2}">
-  <dimension ref="A2:I164"/>
+  <dimension ref="A2:I162"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.140625" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="1.21875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="1.77734375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.21875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="9.21875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.21875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="15.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.5546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.21875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="24.21875" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C2" s="2"/>
       <c r="I2" s="16" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C7" s="118" t="s">
+    <row r="7" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C7" s="102" t="s">
         <v>0</v>
       </c>
-      <c r="D7" s="118"/>
-[...7 lines deleted...]
-      <c r="C8" s="118" t="s">
+      <c r="D7" s="102"/>
+      <c r="E7" s="102"/>
+      <c r="F7" s="102"/>
+      <c r="G7" s="102"/>
+      <c r="H7" s="102"/>
+      <c r="I7" s="102"/>
+    </row>
+    <row r="8" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="102" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="118"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D8" s="102"/>
+      <c r="E8" s="102"/>
+      <c r="F8" s="102"/>
+      <c r="G8" s="102"/>
+      <c r="H8" s="102"/>
+      <c r="I8" s="102"/>
+    </row>
+    <row r="10" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="4"/>
     </row>
-    <row r="11" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="4"/>
       <c r="C11" s="2" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C12" s="130" t="s">
+    <row r="12" spans="1:9" ht="22.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C12" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="D12" s="131"/>
-[...15 lines deleted...]
-    <row r="14" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D12" s="77"/>
+      <c r="E12" s="77"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="77"/>
+      <c r="I12" s="78"/>
+    </row>
+    <row r="13" spans="1:9" ht="22.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C13" s="79"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="80"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="80"/>
+      <c r="I13" s="81"/>
+    </row>
+    <row r="14" spans="1:9" ht="22.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C14" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D14" s="127"/>
-[...2 lines deleted...]
-      <c r="G14" s="75" t="s">
+      <c r="D14" s="107"/>
+      <c r="E14" s="108"/>
+      <c r="F14" s="109"/>
+      <c r="G14" s="89" t="s">
         <v>100</v>
       </c>
-      <c r="H14" s="77"/>
+      <c r="H14" s="90"/>
       <c r="I14" s="47"/>
     </row>
-    <row r="16" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="C16" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
     </row>
-    <row r="17" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="25"/>
-      <c r="C17" s="87" t="s">
+      <c r="C17" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="D17" s="87"/>
-      <c r="E17" s="78" t="s">
+      <c r="D17" s="86"/>
+      <c r="E17" s="91" t="s">
         <v>16</v>
       </c>
-      <c r="F17" s="135"/>
-[...4 lines deleted...]
-    <row r="18" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F17" s="92"/>
+      <c r="G17" s="92"/>
+      <c r="H17" s="92"/>
+      <c r="I17" s="93"/>
+    </row>
+    <row r="18" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="25"/>
-      <c r="C18" s="71"/>
-[...7 lines deleted...]
-    <row r="19" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C18" s="79"/>
+      <c r="D18" s="81"/>
+      <c r="E18" s="79"/>
+      <c r="F18" s="80"/>
+      <c r="G18" s="80"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="81"/>
+    </row>
+    <row r="19" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="25"/>
-      <c r="C19" s="71"/>
-[...7 lines deleted...]
-    <row r="20" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C19" s="79"/>
+      <c r="D19" s="81"/>
+      <c r="E19" s="79"/>
+      <c r="F19" s="80"/>
+      <c r="G19" s="80"/>
+      <c r="H19" s="80"/>
+      <c r="I19" s="81"/>
+    </row>
+    <row r="20" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="25"/>
-      <c r="C20" s="71"/>
-[...7 lines deleted...]
-    <row r="21" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C20" s="79"/>
+      <c r="D20" s="81"/>
+      <c r="E20" s="79"/>
+      <c r="F20" s="80"/>
+      <c r="G20" s="80"/>
+      <c r="H20" s="80"/>
+      <c r="I20" s="81"/>
+    </row>
+    <row r="21" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="25"/>
-      <c r="C21" s="71"/>
-[...7 lines deleted...]
-    <row r="22" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="79"/>
+      <c r="D21" s="81"/>
+      <c r="E21" s="79"/>
+      <c r="F21" s="80"/>
+      <c r="G21" s="80"/>
+      <c r="H21" s="80"/>
+      <c r="I21" s="81"/>
+    </row>
+    <row r="22" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="25"/>
-      <c r="C22" s="71"/>
-[...7 lines deleted...]
-    <row r="23" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="79"/>
+      <c r="D22" s="81"/>
+      <c r="E22" s="79"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="80"/>
+      <c r="H22" s="80"/>
+      <c r="I22" s="81"/>
+    </row>
+    <row r="23" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="25"/>
-      <c r="C23" s="71"/>
-[...7 lines deleted...]
-    <row r="24" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C23" s="79"/>
+      <c r="D23" s="81"/>
+      <c r="E23" s="79"/>
+      <c r="F23" s="80"/>
+      <c r="G23" s="80"/>
+      <c r="H23" s="80"/>
+      <c r="I23" s="81"/>
+    </row>
+    <row r="24" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="25"/>
-      <c r="C24" s="71"/>
-[...7 lines deleted...]
-    <row r="25" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="79"/>
+      <c r="D24" s="81"/>
+      <c r="E24" s="79"/>
+      <c r="F24" s="80"/>
+      <c r="G24" s="80"/>
+      <c r="H24" s="80"/>
+      <c r="I24" s="81"/>
+    </row>
+    <row r="25" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="25"/>
-      <c r="C25" s="71"/>
-[...7 lines deleted...]
-    <row r="26" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C25" s="79"/>
+      <c r="D25" s="81"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="80"/>
+      <c r="G25" s="80"/>
+      <c r="H25" s="80"/>
+      <c r="I25" s="81"/>
+    </row>
+    <row r="26" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="25"/>
-      <c r="C26" s="71"/>
-[...7 lines deleted...]
-    <row r="27" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="79"/>
+      <c r="D26" s="81"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="80"/>
+      <c r="G26" s="80"/>
+      <c r="H26" s="80"/>
+      <c r="I26" s="81"/>
+    </row>
+    <row r="27" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="25"/>
-      <c r="C27" s="71"/>
-[...7 lines deleted...]
-    <row r="28" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C27" s="79"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="79"/>
+      <c r="F27" s="80"/>
+      <c r="G27" s="80"/>
+      <c r="H27" s="80"/>
+      <c r="I27" s="81"/>
+    </row>
+    <row r="28" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="25"/>
-      <c r="C28" s="71"/>
-[...7 lines deleted...]
-    <row r="29" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="79"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="79"/>
+      <c r="F28" s="80"/>
+      <c r="G28" s="80"/>
+      <c r="H28" s="80"/>
+      <c r="I28" s="81"/>
+    </row>
+    <row r="29" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="25"/>
       <c r="C29" s="44"/>
       <c r="D29" s="46"/>
       <c r="E29" s="44"/>
       <c r="F29" s="45"/>
       <c r="G29" s="45"/>
       <c r="H29" s="45"/>
       <c r="I29" s="46"/>
     </row>
-    <row r="30" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="25"/>
       <c r="C30" s="44"/>
       <c r="D30" s="46"/>
       <c r="E30" s="44"/>
       <c r="F30" s="45"/>
       <c r="G30" s="45"/>
       <c r="H30" s="45"/>
       <c r="I30" s="46"/>
     </row>
-    <row r="31" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="25"/>
       <c r="C31" s="44"/>
       <c r="D31" s="46"/>
       <c r="E31" s="44"/>
       <c r="F31" s="45"/>
       <c r="G31" s="45"/>
       <c r="H31" s="45"/>
       <c r="I31" s="46"/>
     </row>
-    <row r="32" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="25"/>
       <c r="C32" s="44"/>
       <c r="D32" s="46"/>
       <c r="E32" s="44"/>
       <c r="F32" s="45"/>
       <c r="G32" s="45"/>
       <c r="H32" s="45"/>
       <c r="I32" s="46"/>
     </row>
-    <row r="33" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="25"/>
-      <c r="C33" s="71"/>
-[...7 lines deleted...]
-    <row r="34" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="79"/>
+      <c r="D33" s="81"/>
+      <c r="E33" s="79"/>
+      <c r="F33" s="80"/>
+      <c r="G33" s="80"/>
+      <c r="H33" s="80"/>
+      <c r="I33" s="81"/>
+    </row>
+    <row r="34" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="25"/>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="27"/>
       <c r="I34" s="27"/>
     </row>
-    <row r="35" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="28" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="29"/>
       <c r="D35" s="29"/>
       <c r="E35" s="29"/>
       <c r="F35" s="29"/>
       <c r="G35" s="29"/>
       <c r="H35" s="29"/>
       <c r="I35" s="29"/>
     </row>
-    <row r="36" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C36" s="70" t="s">
+    <row r="36" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C36" s="82" t="s">
         <v>44</v>
       </c>
-      <c r="D36" s="70"/>
-[...7 lines deleted...]
-      <c r="C37" s="133" t="s">
+      <c r="D36" s="82"/>
+      <c r="E36" s="82"/>
+      <c r="F36" s="82"/>
+      <c r="G36" s="82"/>
+      <c r="H36" s="82"/>
+      <c r="I36" s="82"/>
+    </row>
+    <row r="37" spans="2:9" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C37" s="83" t="s">
         <v>47</v>
       </c>
-      <c r="D37" s="133"/>
-[...3 lines deleted...]
-      <c r="H37" s="133"/>
+      <c r="D37" s="83"/>
+      <c r="E37" s="83"/>
+      <c r="F37" s="83"/>
+      <c r="G37" s="83"/>
+      <c r="H37" s="83"/>
       <c r="I37" s="48"/>
     </row>
-    <row r="38" spans="2:9" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:9" ht="112.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="19"/>
       <c r="I38" s="30"/>
     </row>
-    <row r="39" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="31"/>
-      <c r="C39" s="70" t="s">
+      <c r="C39" s="82" t="s">
         <v>45</v>
       </c>
-      <c r="D39" s="70"/>
-[...6 lines deleted...]
-    <row r="40" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D39" s="82"/>
+      <c r="E39" s="82"/>
+      <c r="F39" s="82"/>
+      <c r="G39" s="82"/>
+      <c r="H39" s="82"/>
+      <c r="I39" s="82"/>
+    </row>
+    <row r="40" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="31"/>
-      <c r="C40" s="83" t="s">
+      <c r="C40" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="D40" s="83"/>
-[...6 lines deleted...]
-    <row r="41" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D40" s="84"/>
+      <c r="E40" s="84"/>
+      <c r="F40" s="84"/>
+      <c r="G40" s="84"/>
+      <c r="H40" s="84"/>
+      <c r="I40" s="84"/>
+    </row>
+    <row r="41" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="31"/>
       <c r="C41" s="20" t="s">
         <v>40</v>
       </c>
       <c r="D41" s="18"/>
       <c r="E41" s="18"/>
       <c r="F41" s="18"/>
       <c r="G41" s="18"/>
       <c r="H41" s="18"/>
       <c r="I41" s="6"/>
     </row>
-    <row r="42" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C42" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D42" s="134" t="s">
+      <c r="D42" s="85" t="s">
         <v>23</v>
       </c>
-      <c r="E42" s="134"/>
-[...1 lines deleted...]
-      <c r="G42" s="87" t="s">
+      <c r="E42" s="85"/>
+      <c r="F42" s="85"/>
+      <c r="G42" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="H42" s="87"/>
+      <c r="H42" s="86"/>
       <c r="I42" s="7" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="43" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C43" s="49"/>
-      <c r="D43" s="85"/>
-[...3 lines deleted...]
-      <c r="H43" s="74"/>
+      <c r="D43" s="87"/>
+      <c r="E43" s="87"/>
+      <c r="F43" s="87"/>
+      <c r="G43" s="88"/>
+      <c r="H43" s="88"/>
       <c r="I43" s="51"/>
     </row>
-    <row r="44" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C44" s="49"/>
-      <c r="D44" s="85"/>
-[...3 lines deleted...]
-      <c r="H44" s="74"/>
+      <c r="D44" s="87"/>
+      <c r="E44" s="87"/>
+      <c r="F44" s="87"/>
+      <c r="G44" s="88"/>
+      <c r="H44" s="88"/>
       <c r="I44" s="51"/>
     </row>
-    <row r="45" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C45" s="49"/>
-      <c r="D45" s="85"/>
-[...3 lines deleted...]
-      <c r="H45" s="74"/>
+      <c r="D45" s="87"/>
+      <c r="E45" s="87"/>
+      <c r="F45" s="87"/>
+      <c r="G45" s="88"/>
+      <c r="H45" s="88"/>
       <c r="I45" s="51"/>
     </row>
-    <row r="46" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C46" s="49"/>
-      <c r="D46" s="85"/>
-[...3 lines deleted...]
-      <c r="H46" s="74"/>
+      <c r="D46" s="87"/>
+      <c r="E46" s="87"/>
+      <c r="F46" s="87"/>
+      <c r="G46" s="88"/>
+      <c r="H46" s="88"/>
       <c r="I46" s="51"/>
     </row>
-    <row r="47" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C47" s="49"/>
-      <c r="D47" s="85"/>
-[...3 lines deleted...]
-      <c r="H47" s="74"/>
+      <c r="D47" s="87"/>
+      <c r="E47" s="87"/>
+      <c r="F47" s="87"/>
+      <c r="G47" s="88"/>
+      <c r="H47" s="88"/>
       <c r="I47" s="51"/>
     </row>
-    <row r="48" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C48" s="49"/>
-      <c r="D48" s="85"/>
-[...3 lines deleted...]
-      <c r="H48" s="74"/>
+      <c r="D48" s="87"/>
+      <c r="E48" s="87"/>
+      <c r="F48" s="87"/>
+      <c r="G48" s="88"/>
+      <c r="H48" s="88"/>
       <c r="I48" s="51"/>
     </row>
-    <row r="49" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="25"/>
       <c r="C49" s="26"/>
       <c r="D49" s="26"/>
       <c r="E49" s="26"/>
       <c r="F49" s="26"/>
       <c r="G49" s="26"/>
       <c r="H49" s="27"/>
       <c r="I49" s="27"/>
     </row>
-    <row r="50" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="25"/>
       <c r="C50" s="23" t="s">
         <v>48</v>
       </c>
       <c r="D50" s="31"/>
       <c r="E50" s="31"/>
       <c r="F50" s="31"/>
       <c r="G50" s="31"/>
       <c r="H50" s="31"/>
       <c r="I50" s="31"/>
     </row>
-    <row r="51" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="25"/>
-      <c r="C51" s="75" t="s">
+      <c r="C51" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="D51" s="76"/>
-[...3 lines deleted...]
-      <c r="H51" s="78" t="s">
+      <c r="D51" s="137"/>
+      <c r="E51" s="137"/>
+      <c r="F51" s="137"/>
+      <c r="G51" s="90"/>
+      <c r="H51" s="91" t="s">
         <v>20</v>
       </c>
-      <c r="I51" s="79"/>
-[...1 lines deleted...]
-    <row r="52" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I51" s="93"/>
+    </row>
+    <row r="52" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="25"/>
-      <c r="C52" s="65"/>
-[...7 lines deleted...]
-    <row r="53" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C52" s="110"/>
+      <c r="D52" s="111"/>
+      <c r="E52" s="111"/>
+      <c r="F52" s="111"/>
+      <c r="G52" s="112"/>
+      <c r="H52" s="113"/>
+      <c r="I52" s="114"/>
+    </row>
+    <row r="53" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="25"/>
-      <c r="C53" s="65"/>
-[...7 lines deleted...]
-    <row r="54" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C53" s="110"/>
+      <c r="D53" s="111"/>
+      <c r="E53" s="111"/>
+      <c r="F53" s="111"/>
+      <c r="G53" s="112"/>
+      <c r="H53" s="113"/>
+      <c r="I53" s="114"/>
+    </row>
+    <row r="54" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="25"/>
-      <c r="C54" s="65"/>
-[...7 lines deleted...]
-    <row r="55" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C54" s="110"/>
+      <c r="D54" s="111"/>
+      <c r="E54" s="111"/>
+      <c r="F54" s="111"/>
+      <c r="G54" s="112"/>
+      <c r="H54" s="113"/>
+      <c r="I54" s="114"/>
+    </row>
+    <row r="55" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="25"/>
-      <c r="C55" s="65"/>
-[...7 lines deleted...]
-    <row r="56" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C55" s="110"/>
+      <c r="D55" s="111"/>
+      <c r="E55" s="111"/>
+      <c r="F55" s="111"/>
+      <c r="G55" s="112"/>
+      <c r="H55" s="113"/>
+      <c r="I55" s="114"/>
+    </row>
+    <row r="56" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="25"/>
-      <c r="C56" s="65"/>
-[...7 lines deleted...]
-    <row r="57" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C56" s="110"/>
+      <c r="D56" s="111"/>
+      <c r="E56" s="111"/>
+      <c r="F56" s="111"/>
+      <c r="G56" s="112"/>
+      <c r="H56" s="113"/>
+      <c r="I56" s="114"/>
+    </row>
+    <row r="57" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="25"/>
       <c r="C57" s="52"/>
       <c r="D57" s="53"/>
       <c r="E57" s="53"/>
       <c r="F57" s="53"/>
       <c r="G57" s="54"/>
       <c r="H57" s="55"/>
       <c r="I57" s="47"/>
     </row>
-    <row r="58" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="25"/>
       <c r="C58" s="52"/>
       <c r="D58" s="53"/>
       <c r="E58" s="53"/>
       <c r="F58" s="53"/>
       <c r="G58" s="54"/>
       <c r="H58" s="55"/>
       <c r="I58" s="47"/>
     </row>
-    <row r="59" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="25"/>
-      <c r="C59" s="65"/>
-[...7 lines deleted...]
-    <row r="60" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C59" s="110"/>
+      <c r="D59" s="111"/>
+      <c r="E59" s="111"/>
+      <c r="F59" s="111"/>
+      <c r="G59" s="112"/>
+      <c r="H59" s="113"/>
+      <c r="I59" s="114"/>
+    </row>
+    <row r="60" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="25"/>
       <c r="C60" s="26"/>
       <c r="D60" s="26"/>
       <c r="E60" s="26"/>
       <c r="F60" s="26"/>
       <c r="G60" s="26"/>
       <c r="H60" s="27"/>
       <c r="I60" s="27"/>
     </row>
-    <row r="61" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="25"/>
-      <c r="C61" s="70" t="s">
+      <c r="C61" s="82" t="s">
         <v>49</v>
       </c>
-      <c r="D61" s="70"/>
-[...6 lines deleted...]
-    <row r="62" spans="2:9" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D61" s="82"/>
+      <c r="E61" s="82"/>
+      <c r="F61" s="82"/>
+      <c r="G61" s="82"/>
+      <c r="H61" s="82"/>
+      <c r="I61" s="82"/>
+    </row>
+    <row r="62" spans="2:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="25"/>
-      <c r="C62" s="114" t="s">
+      <c r="C62" s="125" t="s">
         <v>50</v>
       </c>
-      <c r="D62" s="114"/>
-[...6 lines deleted...]
-    <row r="63" spans="2:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D62" s="125"/>
+      <c r="E62" s="125"/>
+      <c r="F62" s="125"/>
+      <c r="G62" s="125"/>
+      <c r="H62" s="125"/>
+      <c r="I62" s="125"/>
+    </row>
+    <row r="63" spans="2:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B63" s="25"/>
-      <c r="C63" s="87" t="s">
+      <c r="C63" s="86" t="s">
         <v>51</v>
       </c>
-      <c r="D63" s="87"/>
-      <c r="E63" s="88" t="s">
+      <c r="D63" s="86"/>
+      <c r="E63" s="134" t="s">
         <v>52</v>
       </c>
-      <c r="F63" s="89"/>
-      <c r="G63" s="90"/>
+      <c r="F63" s="135"/>
+      <c r="G63" s="136"/>
       <c r="H63" s="7" t="s">
         <v>53</v>
       </c>
       <c r="I63" s="5" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="64" spans="2:9" ht="41.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:9" ht="41.85" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B64" s="25"/>
-      <c r="C64" s="86"/>
-[...3 lines deleted...]
-      <c r="G64" s="85"/>
+      <c r="C64" s="126"/>
+      <c r="D64" s="126"/>
+      <c r="E64" s="87"/>
+      <c r="F64" s="87"/>
+      <c r="G64" s="87"/>
       <c r="H64" s="48"/>
       <c r="I64" s="50"/>
     </row>
-    <row r="65" spans="2:9" ht="41.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:9" ht="41.85" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="25"/>
-      <c r="C65" s="86"/>
-[...3 lines deleted...]
-      <c r="G65" s="85"/>
+      <c r="C65" s="126"/>
+      <c r="D65" s="126"/>
+      <c r="E65" s="87"/>
+      <c r="F65" s="87"/>
+      <c r="G65" s="87"/>
       <c r="H65" s="48"/>
       <c r="I65" s="56"/>
     </row>
-    <row r="66" spans="2:9" ht="41.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:9" ht="41.85" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B66" s="25"/>
-      <c r="C66" s="86"/>
-[...3 lines deleted...]
-      <c r="G66" s="85"/>
+      <c r="C66" s="126"/>
+      <c r="D66" s="126"/>
+      <c r="E66" s="87"/>
+      <c r="F66" s="87"/>
+      <c r="G66" s="87"/>
       <c r="H66" s="48"/>
       <c r="I66" s="56"/>
     </row>
-    <row r="67" spans="2:9" ht="41.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:9" ht="41.85" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B67" s="25"/>
-      <c r="C67" s="86"/>
-[...3 lines deleted...]
-      <c r="G67" s="85"/>
+      <c r="C67" s="126"/>
+      <c r="D67" s="126"/>
+      <c r="E67" s="87"/>
+      <c r="F67" s="87"/>
+      <c r="G67" s="87"/>
       <c r="H67" s="48"/>
       <c r="I67" s="56"/>
     </row>
-    <row r="68" spans="2:9" ht="41.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:9" ht="41.85" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B68" s="25"/>
-      <c r="C68" s="86"/>
-[...3 lines deleted...]
-      <c r="G68" s="85"/>
+      <c r="C68" s="126"/>
+      <c r="D68" s="126"/>
+      <c r="E68" s="87"/>
+      <c r="F68" s="87"/>
+      <c r="G68" s="87"/>
       <c r="H68" s="48"/>
       <c r="I68" s="56"/>
     </row>
-    <row r="69" spans="2:9" ht="41.85" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="D70" s="33"/>
+    <row r="69" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C69" s="32"/>
+      <c r="D69" s="33"/>
+      <c r="E69" s="33"/>
+      <c r="F69" s="30"/>
+      <c r="G69" s="6"/>
+      <c r="H69" s="6"/>
+      <c r="I69" s="34"/>
+    </row>
+    <row r="70" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="D70" s="35"/>
       <c r="E70" s="33"/>
       <c r="F70" s="30"/>
       <c r="G70" s="6"/>
       <c r="H70" s="6"/>
       <c r="I70" s="34"/>
     </row>
-    <row r="71" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D71" s="35"/>
+    <row r="71" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C71" s="32"/>
+      <c r="D71" s="33"/>
       <c r="E71" s="33"/>
-      <c r="F71" s="30"/>
-[...4 lines deleted...]
-    <row r="72" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F71" s="65" t="s">
+        <v>56</v>
+      </c>
+      <c r="G71" s="65"/>
+      <c r="H71" s="66"/>
+      <c r="I71" s="51"/>
+    </row>
+    <row r="72" spans="2:9" ht="16.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C72" s="32"/>
       <c r="D72" s="33"/>
       <c r="E72" s="33"/>
-      <c r="F72" s="136" t="s">
-[...25 lines deleted...]
-      <c r="B75" s="3" t="s">
+      <c r="F72" s="30"/>
+      <c r="G72" s="6"/>
+      <c r="H72" s="6"/>
+      <c r="I72" s="34"/>
+    </row>
+    <row r="73" spans="2:9" s="13" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="3" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="76" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C76" s="108" t="s">
+    <row r="74" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C74" s="119" t="s">
         <v>96</v>
       </c>
-      <c r="D76" s="109"/>
-[...16 lines deleted...]
-      <c r="B79" s="3" t="s">
+      <c r="D74" s="120"/>
+      <c r="E74" s="120"/>
+      <c r="F74" s="120"/>
+      <c r="G74" s="120"/>
+      <c r="H74" s="121"/>
+      <c r="I74" s="74"/>
+    </row>
+    <row r="75" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C75" s="122"/>
+      <c r="D75" s="123"/>
+      <c r="E75" s="123"/>
+      <c r="F75" s="123"/>
+      <c r="G75" s="123"/>
+      <c r="H75" s="124"/>
+      <c r="I75" s="75"/>
+    </row>
+    <row r="77" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B77" s="3" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="80" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C80" s="28" t="s">
+    <row r="78" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C78" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="D80" s="31"/>
-[...7 lines deleted...]
-      <c r="C81" s="83" t="s">
+      <c r="D78" s="31"/>
+      <c r="E78" s="31"/>
+      <c r="F78" s="31"/>
+      <c r="G78" s="31"/>
+      <c r="H78" s="31"/>
+      <c r="I78" s="31"/>
+    </row>
+    <row r="79" spans="2:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C79" s="84" t="s">
         <v>60</v>
       </c>
-      <c r="D81" s="83"/>
-[...16 lines deleted...]
-      <c r="C83" s="23" t="s">
+      <c r="D79" s="84"/>
+      <c r="E79" s="84"/>
+      <c r="F79" s="84"/>
+      <c r="G79" s="84"/>
+      <c r="H79" s="84"/>
+      <c r="I79" s="84"/>
+    </row>
+    <row r="80" spans="2:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C80" s="79"/>
+      <c r="D80" s="80"/>
+      <c r="E80" s="80"/>
+      <c r="F80" s="80"/>
+      <c r="G80" s="80"/>
+      <c r="H80" s="81"/>
+      <c r="I80" s="42"/>
+    </row>
+    <row r="81" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C81" s="23" t="s">
         <v>97</v>
       </c>
-      <c r="D83" s="31"/>
-[...16 lines deleted...]
-      <c r="C86" s="28" t="s">
+      <c r="D81" s="31"/>
+      <c r="E81" s="31"/>
+      <c r="F81" s="31"/>
+      <c r="G81" s="31"/>
+      <c r="H81" s="31"/>
+      <c r="I81" s="31"/>
+    </row>
+    <row r="82" spans="2:9" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C82" s="67"/>
+      <c r="D82" s="68"/>
+      <c r="E82" s="68"/>
+      <c r="F82" s="68"/>
+      <c r="G82" s="68"/>
+      <c r="H82" s="68"/>
+      <c r="I82" s="69"/>
+    </row>
+    <row r="84" spans="2:9" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="C84" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D86" s="31"/>
-[...7 lines deleted...]
-      <c r="C87" s="31" t="s">
+      <c r="D84" s="31"/>
+      <c r="E84" s="31"/>
+      <c r="F84" s="31"/>
+      <c r="G84" s="31"/>
+      <c r="H84" s="31"/>
+      <c r="I84" s="31"/>
+    </row>
+    <row r="85" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C85" s="31" t="s">
         <v>62</v>
       </c>
+      <c r="D85" s="31"/>
+      <c r="E85" s="31"/>
+      <c r="F85" s="31"/>
+      <c r="G85" s="31"/>
+      <c r="H85" s="31"/>
+      <c r="I85" s="31"/>
+    </row>
+    <row r="86" spans="2:9" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C86" s="67"/>
+      <c r="D86" s="68"/>
+      <c r="E86" s="68"/>
+      <c r="F86" s="68"/>
+      <c r="G86" s="68"/>
+      <c r="H86" s="68"/>
+      <c r="I86" s="69"/>
+    </row>
+    <row r="87" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C87" s="31"/>
       <c r="D87" s="31"/>
       <c r="E87" s="31"/>
       <c r="F87" s="31"/>
       <c r="G87" s="31"/>
       <c r="H87" s="31"/>
       <c r="I87" s="31"/>
     </row>
-    <row r="88" spans="2:9" ht="90" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="B90" s="28" t="s">
+    <row r="88" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B88" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="C90" s="29"/>
-[...4 lines deleted...]
-      <c r="I91" s="22" t="s">
+      <c r="C88" s="29"/>
+      <c r="D88" s="29"/>
+    </row>
+    <row r="89" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B89" s="3"/>
+      <c r="I89" s="22" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="92" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C92" s="80" t="s">
+    <row r="90" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C90" s="71" t="s">
         <v>64</v>
       </c>
-      <c r="D92" s="80"/>
-[...7 lines deleted...]
-      <c r="C93" s="80" t="s">
+      <c r="D90" s="71"/>
+      <c r="E90" s="71"/>
+      <c r="F90" s="71"/>
+      <c r="G90" s="71"/>
+      <c r="H90" s="71"/>
+      <c r="I90" s="57"/>
+    </row>
+    <row r="91" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C91" s="71" t="s">
         <v>65</v>
       </c>
-      <c r="D93" s="80"/>
-[...16 lines deleted...]
-      <c r="B95" s="3" t="s">
+      <c r="D91" s="71"/>
+      <c r="E91" s="71"/>
+      <c r="F91" s="71"/>
+      <c r="G91" s="71"/>
+      <c r="H91" s="71"/>
+      <c r="I91" s="57"/>
+    </row>
+    <row r="92" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C92" s="21"/>
+      <c r="D92" s="21"/>
+      <c r="E92" s="21"/>
+      <c r="F92" s="21"/>
+      <c r="G92" s="21"/>
+      <c r="H92" s="21"/>
+      <c r="I92" s="21"/>
+    </row>
+    <row r="93" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B93" s="3" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="96" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C96" s="81" t="s">
+    <row r="94" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C94" s="70" t="s">
         <v>67</v>
       </c>
-      <c r="D96" s="81"/>
-[...7 lines deleted...]
-      <c r="C97" s="83" t="s">
+      <c r="D94" s="70"/>
+      <c r="E94" s="70"/>
+      <c r="F94" s="70"/>
+      <c r="G94" s="70"/>
+      <c r="H94" s="70"/>
+      <c r="I94" s="70"/>
+    </row>
+    <row r="95" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C95" s="84" t="s">
         <v>68</v>
       </c>
-      <c r="D97" s="83"/>
-[...16 lines deleted...]
-      <c r="C99" s="95" t="s">
+      <c r="D95" s="84"/>
+      <c r="E95" s="84"/>
+      <c r="F95" s="84"/>
+      <c r="G95" s="84"/>
+      <c r="H95" s="84"/>
+      <c r="I95" s="84"/>
+    </row>
+    <row r="96" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C96" s="60"/>
+      <c r="D96" s="60"/>
+      <c r="E96" s="60"/>
+      <c r="F96" s="60"/>
+      <c r="G96" s="60"/>
+      <c r="H96" s="60"/>
+      <c r="I96" s="60"/>
+    </row>
+    <row r="97" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C97" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="D99" s="95"/>
-[...4 lines deleted...]
-      <c r="I99" s="9" t="s">
+      <c r="D97" s="72"/>
+      <c r="E97" s="72"/>
+      <c r="F97" s="72"/>
+      <c r="G97" s="72"/>
+      <c r="H97" s="72"/>
+      <c r="I97" s="9" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="100" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C100" s="80" t="s">
+    <row r="98" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C98" s="71" t="s">
         <v>24</v>
       </c>
-      <c r="D100" s="80"/>
-[...7 lines deleted...]
-      <c r="C101" s="80" t="s">
+      <c r="D98" s="71"/>
+      <c r="E98" s="71"/>
+      <c r="F98" s="71"/>
+      <c r="G98" s="71"/>
+      <c r="H98" s="71"/>
+      <c r="I98" s="58"/>
+    </row>
+    <row r="99" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C99" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="D101" s="80"/>
-[...7 lines deleted...]
-      <c r="C102" s="95" t="s">
+      <c r="D99" s="71"/>
+      <c r="E99" s="71"/>
+      <c r="F99" s="71"/>
+      <c r="G99" s="71"/>
+      <c r="H99" s="71"/>
+      <c r="I99" s="58"/>
+    </row>
+    <row r="100" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C100" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="D102" s="95"/>
-[...5 lines deleted...]
-        <f>SUM(I100:I101)</f>
+      <c r="D100" s="72"/>
+      <c r="E100" s="72"/>
+      <c r="F100" s="72"/>
+      <c r="G100" s="72"/>
+      <c r="H100" s="72"/>
+      <c r="I100" s="10">
+        <f>SUM(I98:I99)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="103" spans="3:9" ht="18.95" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="C104" s="106" t="s">
+    <row r="101" spans="3:9" ht="19.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" spans="3:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C102" s="73" t="s">
         <v>69</v>
       </c>
-      <c r="D104" s="106"/>
-[...7 lines deleted...]
-      <c r="C105" s="95" t="s">
+      <c r="D102" s="73"/>
+      <c r="E102" s="73"/>
+      <c r="F102" s="73"/>
+      <c r="G102" s="73"/>
+      <c r="H102" s="73"/>
+      <c r="I102" s="73"/>
+    </row>
+    <row r="103" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C103" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="D105" s="95"/>
-[...4 lines deleted...]
-      <c r="I105" s="9" t="s">
+      <c r="D103" s="72"/>
+      <c r="E103" s="72"/>
+      <c r="F103" s="72"/>
+      <c r="G103" s="72"/>
+      <c r="H103" s="72"/>
+      <c r="I103" s="9" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="106" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="H106" s="84"/>
+    <row r="104" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C104" s="87"/>
+      <c r="D104" s="87"/>
+      <c r="E104" s="87"/>
+      <c r="F104" s="87"/>
+      <c r="G104" s="87"/>
+      <c r="H104" s="87"/>
+      <c r="I104" s="58"/>
+    </row>
+    <row r="105" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C105" s="87"/>
+      <c r="D105" s="87"/>
+      <c r="E105" s="87"/>
+      <c r="F105" s="87"/>
+      <c r="G105" s="87"/>
+      <c r="H105" s="87"/>
+      <c r="I105" s="58"/>
+    </row>
+    <row r="106" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C106" s="87"/>
+      <c r="D106" s="87"/>
+      <c r="E106" s="87"/>
+      <c r="F106" s="87"/>
+      <c r="G106" s="87"/>
+      <c r="H106" s="87"/>
       <c r="I106" s="58"/>
     </row>
-    <row r="107" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="H107" s="84"/>
+    <row r="107" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C107" s="79"/>
+      <c r="D107" s="80"/>
+      <c r="E107" s="80"/>
+      <c r="F107" s="80"/>
+      <c r="G107" s="80"/>
+      <c r="H107" s="81"/>
       <c r="I107" s="58"/>
     </row>
-    <row r="108" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="H108" s="84"/>
+    <row r="108" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C108" s="87"/>
+      <c r="D108" s="87"/>
+      <c r="E108" s="87"/>
+      <c r="F108" s="87"/>
+      <c r="G108" s="87"/>
+      <c r="H108" s="87"/>
       <c r="I108" s="58"/>
     </row>
-    <row r="109" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="H109" s="120"/>
+    <row r="109" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C109" s="87"/>
+      <c r="D109" s="87"/>
+      <c r="E109" s="87"/>
+      <c r="F109" s="87"/>
+      <c r="G109" s="87"/>
+      <c r="H109" s="87"/>
       <c r="I109" s="58"/>
     </row>
-    <row r="110" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="C112" s="95" t="s">
+    <row r="110" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C110" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="D112" s="95"/>
-[...5 lines deleted...]
-        <f>SUM(I106:I111)</f>
+      <c r="D110" s="72"/>
+      <c r="E110" s="72"/>
+      <c r="F110" s="72"/>
+      <c r="G110" s="72"/>
+      <c r="H110" s="72"/>
+      <c r="I110" s="10">
+        <f>SUM(I104:I109)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="114" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C114" s="106" t="s">
+    <row r="112" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C112" s="73" t="s">
         <v>70</v>
       </c>
-      <c r="D114" s="106"/>
-[...7 lines deleted...]
-      <c r="C115" s="95" t="s">
+      <c r="D112" s="73"/>
+      <c r="E112" s="73"/>
+      <c r="F112" s="73"/>
+      <c r="G112" s="73"/>
+      <c r="H112" s="73"/>
+      <c r="I112" s="73"/>
+    </row>
+    <row r="113" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C113" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="D115" s="95"/>
-[...4 lines deleted...]
-      <c r="I115" s="9" t="s">
+      <c r="D113" s="72"/>
+      <c r="E113" s="72"/>
+      <c r="F113" s="72"/>
+      <c r="G113" s="72"/>
+      <c r="H113" s="72"/>
+      <c r="I113" s="9" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="116" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="H116" s="84"/>
+    <row r="114" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C114" s="87"/>
+      <c r="D114" s="87"/>
+      <c r="E114" s="87"/>
+      <c r="F114" s="87"/>
+      <c r="G114" s="87"/>
+      <c r="H114" s="87"/>
+      <c r="I114" s="59"/>
+    </row>
+    <row r="115" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C115" s="87"/>
+      <c r="D115" s="87"/>
+      <c r="E115" s="87"/>
+      <c r="F115" s="87"/>
+      <c r="G115" s="87"/>
+      <c r="H115" s="87"/>
+      <c r="I115" s="59"/>
+    </row>
+    <row r="116" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C116" s="87"/>
+      <c r="D116" s="87"/>
+      <c r="E116" s="87"/>
+      <c r="F116" s="87"/>
+      <c r="G116" s="87"/>
+      <c r="H116" s="87"/>
       <c r="I116" s="59"/>
     </row>
-    <row r="117" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="H117" s="84"/>
+    <row r="117" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C117" s="87"/>
+      <c r="D117" s="87"/>
+      <c r="E117" s="87"/>
+      <c r="F117" s="87"/>
+      <c r="G117" s="87"/>
+      <c r="H117" s="87"/>
       <c r="I117" s="59"/>
     </row>
-    <row r="118" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="H118" s="84"/>
+    <row r="118" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C118" s="87"/>
+      <c r="D118" s="87"/>
+      <c r="E118" s="87"/>
+      <c r="F118" s="87"/>
+      <c r="G118" s="87"/>
+      <c r="H118" s="87"/>
       <c r="I118" s="59"/>
     </row>
-    <row r="119" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="H119" s="84"/>
+    <row r="119" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C119" s="87"/>
+      <c r="D119" s="87"/>
+      <c r="E119" s="87"/>
+      <c r="F119" s="87"/>
+      <c r="G119" s="87"/>
+      <c r="H119" s="87"/>
       <c r="I119" s="59"/>
     </row>
-    <row r="120" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="C122" s="95" t="s">
+    <row r="120" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C120" s="72" t="s">
         <v>41</v>
       </c>
-      <c r="D122" s="95"/>
-[...5 lines deleted...]
-        <f>SUM(I116:I121)</f>
+      <c r="D120" s="72"/>
+      <c r="E120" s="72"/>
+      <c r="F120" s="72"/>
+      <c r="G120" s="72"/>
+      <c r="H120" s="72"/>
+      <c r="I120" s="10">
+        <f>SUM(I114:I119)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="124" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C124" s="107" t="s">
+    <row r="122" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C122" s="118" t="s">
         <v>71</v>
       </c>
-      <c r="D124" s="107"/>
-[...5 lines deleted...]
-        <f>I102+I112+I122</f>
+      <c r="D122" s="118"/>
+      <c r="E122" s="118"/>
+      <c r="F122" s="118"/>
+      <c r="G122" s="118"/>
+      <c r="H122" s="118"/>
+      <c r="I122" s="11">
+        <f>I100+I110+I120</f>
         <v>0</v>
       </c>
     </row>
-    <row r="126" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C126" s="81" t="s">
+    <row r="124" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C124" s="70" t="s">
         <v>72</v>
       </c>
-      <c r="D126" s="81"/>
-[...7 lines deleted...]
-      <c r="C127" s="82" t="s">
+      <c r="D124" s="70"/>
+      <c r="E124" s="70"/>
+      <c r="F124" s="70"/>
+      <c r="G124" s="70"/>
+      <c r="H124" s="70"/>
+      <c r="I124" s="70"/>
+    </row>
+    <row r="125" spans="3:9" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C125" s="103" t="s">
         <v>38</v>
       </c>
-      <c r="D127" s="82"/>
-[...16 lines deleted...]
-      <c r="C130" s="81" t="s">
+      <c r="D125" s="103"/>
+      <c r="E125" s="103"/>
+      <c r="F125" s="103"/>
+      <c r="G125" s="103"/>
+      <c r="H125" s="103"/>
+      <c r="I125" s="103"/>
+    </row>
+    <row r="126" spans="3:9" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C126" s="62"/>
+      <c r="D126" s="63"/>
+      <c r="E126" s="63"/>
+      <c r="F126" s="63"/>
+      <c r="G126" s="63"/>
+      <c r="H126" s="63"/>
+      <c r="I126" s="64"/>
+    </row>
+    <row r="128" spans="3:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C128" s="70" t="s">
         <v>73</v>
       </c>
-      <c r="D130" s="81"/>
-[...7 lines deleted...]
-      <c r="C131" s="82" t="s">
+      <c r="D128" s="70"/>
+      <c r="E128" s="70"/>
+      <c r="F128" s="70"/>
+      <c r="G128" s="70"/>
+      <c r="H128" s="70"/>
+      <c r="I128" s="70"/>
+    </row>
+    <row r="129" spans="2:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C129" s="103" t="s">
         <v>92</v>
       </c>
-      <c r="D131" s="82"/>
-[...25 lines deleted...]
-      <c r="C134" s="82" t="s">
+      <c r="D129" s="103"/>
+      <c r="E129" s="103"/>
+      <c r="F129" s="103"/>
+      <c r="G129" s="103"/>
+      <c r="H129" s="103"/>
+      <c r="I129" s="103"/>
+    </row>
+    <row r="130" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C130" s="128"/>
+      <c r="D130" s="129"/>
+      <c r="E130" s="129"/>
+      <c r="F130" s="129"/>
+      <c r="G130" s="129"/>
+      <c r="H130" s="130"/>
+      <c r="I130" s="43"/>
+    </row>
+    <row r="131" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C131" s="61"/>
+      <c r="D131" s="61"/>
+      <c r="E131" s="61"/>
+      <c r="F131" s="61"/>
+      <c r="G131" s="61"/>
+      <c r="H131" s="61"/>
+      <c r="I131" s="43"/>
+    </row>
+    <row r="132" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C132" s="103" t="s">
         <v>99</v>
       </c>
-      <c r="D134" s="82"/>
-[...25 lines deleted...]
-      <c r="B137" s="3" t="s">
+      <c r="D132" s="103"/>
+      <c r="E132" s="103"/>
+      <c r="F132" s="103"/>
+      <c r="G132" s="103"/>
+      <c r="H132" s="103"/>
+      <c r="I132" s="103"/>
+    </row>
+    <row r="133" spans="2:9" ht="22.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C133" s="62"/>
+      <c r="D133" s="63"/>
+      <c r="E133" s="63"/>
+      <c r="F133" s="63"/>
+      <c r="G133" s="63"/>
+      <c r="H133" s="63"/>
+      <c r="I133" s="64"/>
+    </row>
+    <row r="134" spans="2:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C134" s="12"/>
+      <c r="D134" s="12"/>
+      <c r="E134" s="12"/>
+      <c r="F134" s="12"/>
+      <c r="G134" s="12"/>
+      <c r="H134" s="12"/>
+      <c r="I134" s="12"/>
+    </row>
+    <row r="135" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B135" s="3" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="138" spans="2:9" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C138" s="23" t="s">
+    <row r="136" spans="2:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C136" s="23" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="139" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C139" s="91" t="s">
+    <row r="137" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C137" s="127" t="s">
         <v>30</v>
       </c>
-      <c r="D139" s="91"/>
-[...7 lines deleted...]
-      <c r="C140" s="91" t="s">
+      <c r="D137" s="127"/>
+      <c r="E137" s="127"/>
+      <c r="F137" s="127"/>
+      <c r="G137" s="115"/>
+      <c r="H137" s="116"/>
+      <c r="I137" s="117"/>
+    </row>
+    <row r="138" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C138" s="127" t="s">
         <v>31</v>
       </c>
-      <c r="D140" s="91"/>
-[...7 lines deleted...]
-      <c r="C141" s="91" t="s">
+      <c r="D138" s="127"/>
+      <c r="E138" s="127"/>
+      <c r="F138" s="127"/>
+      <c r="G138" s="115"/>
+      <c r="H138" s="116"/>
+      <c r="I138" s="117"/>
+    </row>
+    <row r="139" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C139" s="127" t="s">
         <v>32</v>
       </c>
-      <c r="D141" s="91"/>
-[...7 lines deleted...]
-      <c r="C142" s="91" t="s">
+      <c r="D139" s="127"/>
+      <c r="E139" s="127"/>
+      <c r="F139" s="127"/>
+      <c r="G139" s="115"/>
+      <c r="H139" s="116"/>
+      <c r="I139" s="117"/>
+    </row>
+    <row r="140" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C140" s="127" t="s">
         <v>33</v>
       </c>
-      <c r="D142" s="91"/>
-[...7 lines deleted...]
-      <c r="C143" s="23" t="s">
+      <c r="D140" s="127"/>
+      <c r="E140" s="127"/>
+      <c r="F140" s="127"/>
+      <c r="G140" s="115"/>
+      <c r="H140" s="116"/>
+      <c r="I140" s="117"/>
+    </row>
+    <row r="141" spans="2:9" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C141" s="23" t="s">
         <v>76</v>
       </c>
-      <c r="I143" s="24" t="s">
+      <c r="I141" s="24" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="144" spans="2:9" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C144" s="84" t="s">
+    <row r="142" spans="2:9" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C142" s="133" t="s">
         <v>39</v>
       </c>
-      <c r="D144" s="84"/>
-[...7 lines deleted...]
-      <c r="C145" s="19"/>
+      <c r="D142" s="133"/>
+      <c r="E142" s="133"/>
+      <c r="F142" s="133"/>
+      <c r="G142" s="133"/>
+      <c r="H142" s="133"/>
+      <c r="I142" s="57"/>
+    </row>
+    <row r="143" spans="2:9" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C143" s="19"/>
+      <c r="D143" s="19"/>
+      <c r="E143" s="19"/>
+      <c r="F143" s="19"/>
+      <c r="G143" s="19"/>
+      <c r="H143" s="19"/>
+      <c r="I143" s="36"/>
+    </row>
+    <row r="144" spans="2:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B144" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="D144" s="19"/>
+      <c r="E144" s="19"/>
+      <c r="F144" s="19"/>
+      <c r="G144" s="19"/>
+      <c r="H144" s="19"/>
+      <c r="I144" s="36"/>
+    </row>
+    <row r="145" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C145" s="8" t="s">
+        <v>78</v>
+      </c>
       <c r="D145" s="19"/>
       <c r="E145" s="19"/>
       <c r="F145" s="19"/>
       <c r="G145" s="19"/>
       <c r="H145" s="19"/>
       <c r="I145" s="36"/>
     </row>
-    <row r="146" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-    <row r="148" spans="1:9" s="31" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:9" s="31" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C146" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="D146" s="8"/>
+      <c r="E146" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="F146" s="59"/>
+      <c r="G146" s="131" t="s">
+        <v>81</v>
+      </c>
+      <c r="H146" s="132"/>
+      <c r="I146" s="58"/>
+    </row>
+    <row r="147" spans="1:9" s="31" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C147" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="D147" s="8"/>
+      <c r="E147" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="F147" s="59"/>
+      <c r="G147" s="131" t="s">
+        <v>81</v>
+      </c>
+      <c r="H147" s="132"/>
+      <c r="I147" s="58"/>
+    </row>
+    <row r="148" spans="1:9" s="31" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C148" s="37" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D148" s="8"/>
       <c r="E148" s="38" t="s">
         <v>80</v>
       </c>
-      <c r="F148" s="59"/>
-      <c r="G148" s="104" t="s">
+      <c r="F148" s="58"/>
+      <c r="G148" s="131" t="s">
         <v>81</v>
       </c>
-      <c r="H148" s="105"/>
+      <c r="H148" s="132"/>
       <c r="I148" s="58"/>
     </row>
-    <row r="149" spans="1:9" s="31" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="149" spans="1:9" ht="22.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C149" s="37"/>
       <c r="D149" s="8"/>
-      <c r="E149" s="38" t="s">
-[...34 lines deleted...]
-      <c r="C153" s="126" t="s">
+      <c r="E149" s="38"/>
+      <c r="F149" s="19"/>
+      <c r="G149" s="37"/>
+      <c r="H149" s="37"/>
+      <c r="I149" s="19"/>
+    </row>
+    <row r="150" spans="1:9" ht="82.8" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C151" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="D153" s="126"/>
-[...7 lines deleted...]
-      <c r="C154" s="124" t="s">
+      <c r="D151" s="106"/>
+      <c r="E151" s="106"/>
+      <c r="F151" s="106"/>
+      <c r="G151" s="106"/>
+      <c r="H151" s="106"/>
+      <c r="I151" s="106"/>
+    </row>
+    <row r="152" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C152" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="D154" s="124"/>
-[...16 lines deleted...]
-      <c r="C156" s="125" t="s">
+      <c r="D152" s="104"/>
+      <c r="E152" s="104"/>
+      <c r="F152" s="104"/>
+      <c r="G152" s="104"/>
+      <c r="H152" s="104"/>
+      <c r="I152" s="104"/>
+    </row>
+    <row r="153" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C153" s="17"/>
+      <c r="D153" s="17"/>
+      <c r="E153" s="17"/>
+      <c r="F153" s="17"/>
+      <c r="G153" s="17"/>
+      <c r="H153" s="17"/>
+      <c r="I153" s="17"/>
+    </row>
+    <row r="154" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C154" s="105" t="s">
         <v>98</v>
       </c>
-      <c r="D156" s="125"/>
-[...18 lines deleted...]
-      <c r="B158" s="23" t="s">
+      <c r="D154" s="105"/>
+      <c r="E154" s="105"/>
+      <c r="F154" s="105"/>
+      <c r="G154" s="105"/>
+      <c r="H154" s="105"/>
+      <c r="I154" s="105"/>
+    </row>
+    <row r="155" spans="1:9" s="14" customFormat="1" ht="74.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="13"/>
+      <c r="B155" s="13"/>
+      <c r="C155" s="13"/>
+      <c r="D155" s="13"/>
+      <c r="E155" s="13"/>
+      <c r="F155" s="13"/>
+      <c r="G155" s="13"/>
+      <c r="H155" s="13"/>
+      <c r="I155" s="13"/>
+    </row>
+    <row r="156" spans="1:9" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B156" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="C158" s="31"/>
-[...8 lines deleted...]
-      <c r="B159" s="99" t="s">
+      <c r="C156" s="31"/>
+      <c r="D156" s="31"/>
+      <c r="E156" s="31"/>
+      <c r="F156" s="31"/>
+      <c r="G156" s="31"/>
+      <c r="H156" s="31"/>
+      <c r="I156" s="31"/>
+    </row>
+    <row r="157" spans="1:9" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B157" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="C159" s="100"/>
-      <c r="D159" s="101" t="s">
+      <c r="C157" s="95"/>
+      <c r="D157" s="96" t="s">
         <v>6</v>
       </c>
-      <c r="E159" s="102"/>
-[...6 lines deleted...]
-      <c r="B160" s="99" t="s">
+      <c r="E157" s="97"/>
+      <c r="F157" s="97"/>
+      <c r="G157" s="97"/>
+      <c r="H157" s="97"/>
+      <c r="I157" s="98"/>
+    </row>
+    <row r="158" spans="1:9" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B158" s="94" t="s">
         <v>7</v>
       </c>
-      <c r="C160" s="100"/>
-      <c r="D160" s="101" t="s">
+      <c r="C158" s="95"/>
+      <c r="D158" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="E160" s="102"/>
-[...6 lines deleted...]
-      <c r="B161" s="99" t="s">
+      <c r="E158" s="97"/>
+      <c r="F158" s="97"/>
+      <c r="G158" s="97"/>
+      <c r="H158" s="97"/>
+      <c r="I158" s="98"/>
+    </row>
+    <row r="159" spans="1:9" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B159" s="94" t="s">
         <v>9</v>
       </c>
-      <c r="C161" s="100"/>
-      <c r="D161" s="101" t="s">
+      <c r="C159" s="95"/>
+      <c r="D159" s="96" t="s">
         <v>10</v>
       </c>
-      <c r="E161" s="102"/>
-[...5 lines deleted...]
-    <row r="162" spans="2:9" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E159" s="97"/>
+      <c r="F159" s="97"/>
+      <c r="G159" s="97"/>
+      <c r="H159" s="97"/>
+      <c r="I159" s="98"/>
+    </row>
+    <row r="160" spans="1:9" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B160" s="94" t="s">
+        <v>11</v>
+      </c>
+      <c r="C160" s="95"/>
+      <c r="D160" s="96" t="s">
+        <v>12</v>
+      </c>
+      <c r="E160" s="97"/>
+      <c r="F160" s="97"/>
+      <c r="G160" s="97"/>
+      <c r="H160" s="97"/>
+      <c r="I160" s="98"/>
+    </row>
+    <row r="161" spans="2:9" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B161" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="C161" s="95"/>
+      <c r="D161" s="96" t="s">
+        <v>14</v>
+      </c>
+      <c r="E161" s="97"/>
+      <c r="F161" s="97"/>
+      <c r="G161" s="97"/>
+      <c r="H161" s="97"/>
+      <c r="I161" s="98"/>
+    </row>
+    <row r="162" spans="2:9" s="15" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B162" s="99" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C162" s="100"/>
       <c r="D162" s="101" t="s">
-        <v>12</v>
-[...26 lines deleted...]
-      <c r="D164" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="E164" s="102"/>
-[...3 lines deleted...]
-      <c r="I164" s="103"/>
+      <c r="E162" s="97"/>
+      <c r="F162" s="97"/>
+      <c r="G162" s="97"/>
+      <c r="H162" s="97"/>
+      <c r="I162" s="98"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0"/>
-  <mergeCells count="148">
-[...123 lines deleted...]
-    <mergeCell ref="E64:G64"/>
+  <mergeCells count="147">
     <mergeCell ref="C55:G55"/>
     <mergeCell ref="H55:I55"/>
     <mergeCell ref="C61:I61"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="E19:I19"/>
     <mergeCell ref="E20:I20"/>
     <mergeCell ref="E21:I21"/>
     <mergeCell ref="E22:I22"/>
     <mergeCell ref="E25:I25"/>
     <mergeCell ref="E26:I26"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="E28:I28"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="G47:H47"/>
     <mergeCell ref="C51:G51"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="C52:G52"/>
     <mergeCell ref="H52:I52"/>
+    <mergeCell ref="C53:G53"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="C54:G54"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="C90:H90"/>
+    <mergeCell ref="C91:H91"/>
+    <mergeCell ref="C128:I128"/>
+    <mergeCell ref="C129:I129"/>
+    <mergeCell ref="C79:I79"/>
+    <mergeCell ref="C95:I95"/>
+    <mergeCell ref="C119:H119"/>
+    <mergeCell ref="E68:G68"/>
+    <mergeCell ref="E66:G66"/>
+    <mergeCell ref="E67:G67"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="E63:G63"/>
+    <mergeCell ref="C65:D65"/>
+    <mergeCell ref="E65:G65"/>
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="C67:D67"/>
+    <mergeCell ref="C64:D64"/>
+    <mergeCell ref="E64:G64"/>
+    <mergeCell ref="C140:F140"/>
+    <mergeCell ref="G140:I140"/>
+    <mergeCell ref="C97:H97"/>
+    <mergeCell ref="C80:H80"/>
+    <mergeCell ref="C130:H130"/>
+    <mergeCell ref="C117:H117"/>
+    <mergeCell ref="C118:H118"/>
+    <mergeCell ref="B158:C158"/>
+    <mergeCell ref="D158:I158"/>
+    <mergeCell ref="G146:H146"/>
+    <mergeCell ref="G148:H148"/>
+    <mergeCell ref="G147:H147"/>
+    <mergeCell ref="C104:H104"/>
+    <mergeCell ref="C116:H116"/>
+    <mergeCell ref="C105:H105"/>
+    <mergeCell ref="C115:H115"/>
+    <mergeCell ref="C113:H113"/>
+    <mergeCell ref="C114:H114"/>
+    <mergeCell ref="C112:I112"/>
+    <mergeCell ref="C137:F137"/>
+    <mergeCell ref="C138:F138"/>
+    <mergeCell ref="C139:F139"/>
+    <mergeCell ref="C142:H142"/>
+    <mergeCell ref="C132:I132"/>
+    <mergeCell ref="B159:C159"/>
+    <mergeCell ref="D159:I159"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C56:G56"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="C59:G59"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="D48:F48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="D44:F44"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="D45:F45"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="D46:F46"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="D47:F47"/>
+    <mergeCell ref="G137:I137"/>
+    <mergeCell ref="G138:I138"/>
+    <mergeCell ref="G139:I139"/>
+    <mergeCell ref="C120:H120"/>
+    <mergeCell ref="C122:H122"/>
+    <mergeCell ref="C74:H75"/>
+    <mergeCell ref="C62:I62"/>
+    <mergeCell ref="C68:D68"/>
+    <mergeCell ref="B160:C160"/>
+    <mergeCell ref="D160:I160"/>
+    <mergeCell ref="B161:C161"/>
+    <mergeCell ref="D161:I161"/>
+    <mergeCell ref="B162:C162"/>
+    <mergeCell ref="D162:I162"/>
+    <mergeCell ref="C7:I7"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="C8:I8"/>
+    <mergeCell ref="B157:C157"/>
+    <mergeCell ref="D157:I157"/>
+    <mergeCell ref="C124:I124"/>
+    <mergeCell ref="C125:I125"/>
+    <mergeCell ref="C106:H106"/>
+    <mergeCell ref="C110:H110"/>
+    <mergeCell ref="C107:H107"/>
+    <mergeCell ref="C108:H108"/>
+    <mergeCell ref="C109:H109"/>
+    <mergeCell ref="C126:I126"/>
+    <mergeCell ref="C152:I152"/>
+    <mergeCell ref="C154:I154"/>
+    <mergeCell ref="C151:I151"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="C12:I12"/>
+    <mergeCell ref="C13:I13"/>
+    <mergeCell ref="C36:I36"/>
+    <mergeCell ref="C37:H37"/>
+    <mergeCell ref="C39:I39"/>
+    <mergeCell ref="C40:I40"/>
+    <mergeCell ref="D42:F42"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="D43:F43"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="E17:I17"/>
+    <mergeCell ref="E18:I18"/>
+    <mergeCell ref="E23:I23"/>
+    <mergeCell ref="E24:I24"/>
+    <mergeCell ref="E33:I33"/>
+    <mergeCell ref="C133:I133"/>
+    <mergeCell ref="F71:H71"/>
+    <mergeCell ref="C82:I82"/>
+    <mergeCell ref="C86:I86"/>
+    <mergeCell ref="C94:I94"/>
+    <mergeCell ref="C98:H98"/>
+    <mergeCell ref="C99:H99"/>
+    <mergeCell ref="C100:H100"/>
+    <mergeCell ref="C102:I102"/>
+    <mergeCell ref="C103:H103"/>
+    <mergeCell ref="I74:I75"/>
   </mergeCells>
   <dataValidations count="3">
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Máximo 250 caracteres " error="Máximo 250 caracteres " promptTitle="Longitud permitida texto: " prompt="Máximo 250 caracteres " sqref="E64:G69" xr:uid="{ED44C98F-E42F-4195-9C4B-EDD462CC81DC}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Máximo 250 caracteres " error="Máximo 250 caracteres " promptTitle="Longitud permitida texto: " prompt="Máximo 250 caracteres " sqref="E64:G68" xr:uid="{ED44C98F-E42F-4195-9C4B-EDD462CC81DC}">
       <formula1>250</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Máximo 1.250 caracteres " error="Máximo 1.250 caracteres " promptTitle="Longitud permitida: " prompt="Máximo 1.250 caracteres " sqref="C84:I84" xr:uid="{C2F21174-B356-4F7D-9215-4F3493931D8A}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Máximo 1.250 caracteres " error="Máximo 1.250 caracteres " promptTitle="Longitud permitida: " prompt="Máximo 1.250 caracteres " sqref="C82:I82" xr:uid="{C2F21174-B356-4F7D-9215-4F3493931D8A}">
       <formula1>1250</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Máximo 1.250 caracteres " error="Máximo 1.250 caracteres " promptTitle="Longitud permitida texto:" prompt="Máximo 1.250 caracteres " sqref="C88:I88" xr:uid="{AA1E101C-7265-4FD8-998B-309CEB18B044}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Máximo 1.250 caracteres " error="Máximo 1.250 caracteres " promptTitle="Longitud permitida texto:" prompt="Máximo 1.250 caracteres " sqref="C86:I86" xr:uid="{AA1E101C-7265-4FD8-998B-309CEB18B044}">
       <formula1>1250</formula1>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="1.1041666666666667" header="0.3" footer="0.3"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;C&amp;"Arial,Negrita"Anexo II Página &amp;P / &amp;N</oddHeader>
+    <oddHeader>&amp;A</oddHeader>
+    <oddFooter>Página &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F1F93772-81FE-436B-979C-D1D91DF64288}">
           <x14:formula1>
             <xm:f>'Datos '!$B$2:$B$4</xm:f>
           </x14:formula1>
-          <xm:sqref>I82</xm:sqref>
+          <xm:sqref>I80</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{847C83FF-57F0-43FA-B3FD-9B3F6123266F}">
           <x14:formula1>
             <xm:f>'Datos '!$B$7:$B$8</xm:f>
           </x14:formula1>
-          <xm:sqref>I92:I93</xm:sqref>
+          <xm:sqref>I90:I91</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D47EFF4D-3328-4E46-AA7A-150CF1F8AD29}">
           <x14:formula1>
             <xm:f>'Datos '!$B$11:$B$13</xm:f>
           </x14:formula1>
-          <xm:sqref>C132:H133</xm:sqref>
+          <xm:sqref>C130:H131</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{98C9F935-0F10-4DC0-8B94-155B3F846E7C}">
           <x14:formula1>
             <xm:f>'Datos '!$B$16:$B$17</xm:f>
           </x14:formula1>
-          <xm:sqref>I144:I145</xm:sqref>
+          <xm:sqref>I142:I143</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5DDBC245-C541-4B86-BFB4-89FBDA4E2E6F}">
           <x14:formula1>
             <xm:f>'Datos '!$B$2:$B$5</xm:f>
           </x14:formula1>
-          <xm:sqref>C82:H82</xm:sqref>
+          <xm:sqref>C80:H80</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{726CF583-FA18-4579-86FF-34D8B72E7E59}">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2:B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="11.42578125" style="39"/>
+    <col min="1" max="16384" width="11.44140625" style="39"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A1" s="143" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1" s="138" t="s">
         <v>60</v>
       </c>
-      <c r="B1" s="143"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B2" s="40" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B3" s="40" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B4" s="40" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B5" s="40" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="41" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B7" s="40" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B8" s="40" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" s="41" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B11" s="39" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B12" s="39" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B13" s="39" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" s="41" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B16" s="40" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="40" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>