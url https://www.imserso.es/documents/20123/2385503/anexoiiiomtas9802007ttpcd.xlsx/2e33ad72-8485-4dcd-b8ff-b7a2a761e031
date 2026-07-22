--- v1 (2026-06-06)
+++ v2 (2026-07-22)
@@ -6,56 +6,56 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Solicitudes Imserso\Subvenciones\Turismo y termalismo pcd\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fsimser04\Subvenciones\Subvenciones Imserso\SUBVENCIONES TURISMO DISCAPACIDAD\2026 SUBV. TURISMO DISCAPACIDAD\1 PROYECTO RESOLUCIÓN CONVOCATORIA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C78027E-741B-455A-BD86-BD670772DC4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F48256F-79C1-40BB-A8D2-3ED1AC2D99AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="19440" windowHeight="14880" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Anexo III" sheetId="8" r:id="rId1"/>
     <sheet name="Datos" sheetId="9" state="hidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -685,162 +685,165 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...42 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="7">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
@@ -1279,1560 +1282,1566 @@
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{492AA76C-D292-4806-B378-0C150D733DE2}">
   <dimension ref="A2:I120"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.140625" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="1.21875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="1.77734375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.21875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="9.21875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.21875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="15.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.5546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.21875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="24.21875" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C2" s="2"/>
       <c r="I2" s="9" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C6" s="87" t="s">
+    <row r="6" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C6" s="85" t="s">
         <v>17</v>
       </c>
-      <c r="D6" s="87"/>
-[...7 lines deleted...]
-      <c r="C7" s="87" t="s">
+      <c r="D6" s="85"/>
+      <c r="E6" s="85"/>
+      <c r="F6" s="85"/>
+      <c r="G6" s="85"/>
+      <c r="H6" s="85"/>
+      <c r="I6" s="85"/>
+    </row>
+    <row r="7" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C7" s="85" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="87"/>
-[...6 lines deleted...]
-    <row r="9" spans="1:9" s="4" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="85"/>
+    </row>
+    <row r="9" spans="1:9" s="4" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C10" s="89" t="s">
+    <row r="10" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C10" s="87" t="s">
         <v>0</v>
       </c>
-      <c r="D10" s="90"/>
-[...3 lines deleted...]
-      <c r="H10" s="90"/>
+      <c r="D10" s="88"/>
+      <c r="E10" s="88"/>
+      <c r="F10" s="88"/>
+      <c r="G10" s="88"/>
+      <c r="H10" s="88"/>
       <c r="I10" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="H11" s="92"/>
+    <row r="11" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C11" s="89"/>
+      <c r="D11" s="90"/>
+      <c r="E11" s="90"/>
+      <c r="F11" s="90"/>
+      <c r="G11" s="90"/>
+      <c r="H11" s="90"/>
       <c r="I11" s="43"/>
     </row>
-    <row r="12" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="37"/>
       <c r="I12" s="38"/>
     </row>
-    <row r="13" spans="1:9" s="4" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" s="4" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="17" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="14" spans="1:9" s="36" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" s="36" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="17" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    <row r="16" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C15" s="89"/>
+      <c r="D15" s="90"/>
+      <c r="E15" s="90"/>
+      <c r="F15" s="90"/>
+      <c r="G15" s="90"/>
+      <c r="H15" s="90"/>
+      <c r="I15" s="92"/>
+    </row>
+    <row r="16" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C16" s="37"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="37"/>
       <c r="I16" s="37"/>
     </row>
-    <row r="17" spans="1:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="17" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="18"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="18"/>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
     </row>
-    <row r="18" spans="1:9" ht="282" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    <row r="19" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:9" ht="375" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C18" s="82"/>
+      <c r="D18" s="83"/>
+      <c r="E18" s="83"/>
+      <c r="F18" s="83"/>
+      <c r="G18" s="83"/>
+      <c r="H18" s="83"/>
+      <c r="I18" s="84"/>
+    </row>
+    <row r="19" spans="1:9" ht="92.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
     </row>
-    <row r="20" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="73" t="s">
+    <row r="20" spans="1:9" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="73"/>
-[...9 lines deleted...]
-      <c r="B21" s="93" t="s">
+      <c r="B20" s="93"/>
+      <c r="C20" s="93"/>
+      <c r="D20" s="93"/>
+      <c r="E20" s="93"/>
+      <c r="F20" s="93"/>
+      <c r="G20" s="93"/>
+      <c r="H20" s="93"/>
+      <c r="I20" s="93"/>
+    </row>
+    <row r="21" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="91" t="s">
         <v>40</v>
       </c>
-      <c r="C21" s="93"/>
-[...7 lines deleted...]
-    <row r="22" spans="1:9" ht="255" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="91"/>
+      <c r="D21" s="91"/>
+      <c r="E21" s="91"/>
+      <c r="F21" s="91"/>
+      <c r="G21" s="91"/>
+      <c r="H21" s="91"/>
+      <c r="I21" s="91"/>
+    </row>
+    <row r="22" spans="1:9" ht="255" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
-      <c r="C22" s="70"/>
-[...7 lines deleted...]
-    <row r="23" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C22" s="82"/>
+      <c r="D22" s="83"/>
+      <c r="E22" s="83"/>
+      <c r="F22" s="83"/>
+      <c r="G22" s="83"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="84"/>
+    </row>
+    <row r="23" spans="1:9" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="C23" s="39"/>
       <c r="D23" s="39"/>
       <c r="E23" s="39"/>
       <c r="F23" s="39"/>
       <c r="G23" s="39"/>
       <c r="H23" s="39"/>
       <c r="I23" s="39"/>
     </row>
-    <row r="24" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
-      <c r="B24" s="88" t="s">
+      <c r="B24" s="86" t="s">
         <v>41</v>
       </c>
-      <c r="C24" s="88"/>
-[...16 lines deleted...]
-    <row r="26" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="86"/>
+      <c r="D24" s="86"/>
+      <c r="E24" s="86"/>
+      <c r="F24" s="86"/>
+      <c r="G24" s="86"/>
+      <c r="H24" s="86"/>
+      <c r="I24" s="86"/>
+    </row>
+    <row r="25" spans="1:9" ht="198" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C25" s="82"/>
+      <c r="D25" s="83"/>
+      <c r="E25" s="83"/>
+      <c r="F25" s="83"/>
+      <c r="G25" s="83"/>
+      <c r="H25" s="83"/>
+      <c r="I25" s="84"/>
+    </row>
+    <row r="26" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C26" s="39"/>
       <c r="D26" s="39"/>
       <c r="E26" s="39"/>
       <c r="F26" s="39"/>
       <c r="G26" s="39"/>
       <c r="H26" s="39"/>
       <c r="I26" s="39"/>
     </row>
-    <row r="27" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
-      <c r="B27" s="88" t="s">
+      <c r="B27" s="86" t="s">
         <v>42</v>
       </c>
-      <c r="C27" s="88"/>
-[...16 lines deleted...]
-    <row r="29" spans="1:9" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C27" s="86"/>
+      <c r="D27" s="86"/>
+      <c r="E27" s="86"/>
+      <c r="F27" s="86"/>
+      <c r="G27" s="86"/>
+      <c r="H27" s="86"/>
+      <c r="I27" s="86"/>
+    </row>
+    <row r="28" spans="1:9" ht="172.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C28" s="82"/>
+      <c r="D28" s="83"/>
+      <c r="E28" s="83"/>
+      <c r="F28" s="83"/>
+      <c r="G28" s="83"/>
+      <c r="H28" s="83"/>
+      <c r="I28" s="84"/>
+    </row>
+    <row r="29" spans="1:9" ht="10.199999999999999" x14ac:dyDescent="0.25">
       <c r="C29" s="39"/>
       <c r="D29" s="39"/>
       <c r="E29" s="39"/>
       <c r="F29" s="39"/>
       <c r="G29" s="39"/>
       <c r="H29" s="39"/>
       <c r="I29" s="39"/>
     </row>
-    <row r="30" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
-      <c r="B30" s="88" t="s">
+      <c r="B30" s="86" t="s">
         <v>43</v>
       </c>
-      <c r="C30" s="88"/>
-[...7 lines deleted...]
-    <row r="31" spans="1:9" ht="198" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="86"/>
+      <c r="D30" s="86"/>
+      <c r="E30" s="86"/>
+      <c r="F30" s="86"/>
+      <c r="G30" s="86"/>
+      <c r="H30" s="86"/>
+      <c r="I30" s="86"/>
+    </row>
+    <row r="31" spans="1:9" ht="198" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="20"/>
-      <c r="C31" s="70"/>
-[...7 lines deleted...]
-    <row r="32" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="82"/>
+      <c r="D31" s="83"/>
+      <c r="E31" s="83"/>
+      <c r="F31" s="83"/>
+      <c r="G31" s="83"/>
+      <c r="H31" s="83"/>
+      <c r="I31" s="84"/>
+    </row>
+    <row r="32" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="20"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
       <c r="I32" s="39"/>
     </row>
-    <row r="33" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="69" t="s">
+    <row r="33" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="95" t="s">
         <v>19</v>
       </c>
-      <c r="B33" s="69"/>
-[...8 lines deleted...]
-    <row r="34" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="95"/>
+      <c r="C33" s="95"/>
+      <c r="D33" s="95"/>
+      <c r="E33" s="95"/>
+      <c r="F33" s="95"/>
+      <c r="G33" s="95"/>
+      <c r="H33" s="95"/>
+      <c r="I33" s="95"/>
+    </row>
+    <row r="34" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="22"/>
       <c r="D34" s="22"/>
       <c r="E34" s="22"/>
       <c r="F34" s="22"/>
       <c r="G34" s="22"/>
       <c r="H34" s="22"/>
     </row>
-    <row r="35" spans="1:9" ht="176.25" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    <row r="36" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:9" ht="176.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C35" s="82"/>
+      <c r="D35" s="83"/>
+      <c r="E35" s="83"/>
+      <c r="F35" s="83"/>
+      <c r="G35" s="83"/>
+      <c r="H35" s="83"/>
+      <c r="I35" s="84"/>
+    </row>
+    <row r="36" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C36" s="19"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
       <c r="I36" s="19"/>
     </row>
-    <row r="37" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
-      <c r="B37" s="73" t="s">
+      <c r="B37" s="93" t="s">
         <v>45</v>
       </c>
-      <c r="C37" s="73"/>
-[...16 lines deleted...]
-    <row r="39" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C37" s="93"/>
+      <c r="D37" s="93"/>
+      <c r="E37" s="93"/>
+      <c r="F37" s="93"/>
+      <c r="G37" s="93"/>
+      <c r="H37" s="93"/>
+      <c r="I37" s="93"/>
+    </row>
+    <row r="38" spans="1:9" ht="198.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C38" s="82"/>
+      <c r="D38" s="83"/>
+      <c r="E38" s="83"/>
+      <c r="F38" s="83"/>
+      <c r="G38" s="83"/>
+      <c r="H38" s="83"/>
+      <c r="I38" s="84"/>
+    </row>
+    <row r="39" spans="1:9" ht="61.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C39" s="19"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="H39" s="19"/>
       <c r="I39" s="19"/>
     </row>
-    <row r="40" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:9" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="21" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
       <c r="I40" s="15"/>
     </row>
-    <row r="41" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="11"/>
       <c r="C41" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D41" s="12"/>
       <c r="E41" s="12"/>
       <c r="F41" s="12"/>
       <c r="G41" s="12"/>
       <c r="H41" s="12"/>
       <c r="I41" s="12"/>
     </row>
-    <row r="42" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="11"/>
-      <c r="C42" s="62" t="s">
+      <c r="C42" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="D42" s="62"/>
-[...3 lines deleted...]
-      <c r="H42" s="62"/>
+      <c r="D42" s="65"/>
+      <c r="E42" s="65"/>
+      <c r="F42" s="65"/>
+      <c r="G42" s="65"/>
+      <c r="H42" s="65"/>
       <c r="I42" s="51" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="43" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C43" s="63" t="s">
+    <row r="43" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C43" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="D43" s="63"/>
-[...3 lines deleted...]
-      <c r="H43" s="63"/>
+      <c r="D43" s="61"/>
+      <c r="E43" s="61"/>
+      <c r="F43" s="61"/>
+      <c r="G43" s="61"/>
+      <c r="H43" s="61"/>
       <c r="I43" s="44"/>
     </row>
-    <row r="44" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C44" s="63" t="s">
+    <row r="44" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C44" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="D44" s="63"/>
-[...3 lines deleted...]
-      <c r="H44" s="63"/>
+      <c r="D44" s="61"/>
+      <c r="E44" s="61"/>
+      <c r="F44" s="61"/>
+      <c r="G44" s="61"/>
+      <c r="H44" s="61"/>
       <c r="I44" s="45"/>
     </row>
-    <row r="45" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C45" s="64" t="s">
+    <row r="45" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C45" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="D45" s="65"/>
-[...3 lines deleted...]
-      <c r="H45" s="66"/>
+      <c r="D45" s="63"/>
+      <c r="E45" s="63"/>
+      <c r="F45" s="63"/>
+      <c r="G45" s="63"/>
+      <c r="H45" s="64"/>
       <c r="I45" s="44"/>
     </row>
-    <row r="46" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C46" s="62" t="s">
+    <row r="46" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C46" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="D46" s="62"/>
-[...3 lines deleted...]
-      <c r="H46" s="62"/>
+      <c r="D46" s="65"/>
+      <c r="E46" s="65"/>
+      <c r="F46" s="65"/>
+      <c r="G46" s="65"/>
+      <c r="H46" s="65"/>
       <c r="I46" s="41">
         <f>SUM(I43:I45)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="13"/>
       <c r="G47" s="13"/>
       <c r="H47" s="13"/>
       <c r="I47" s="13"/>
     </row>
-    <row r="48" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="11"/>
-      <c r="C48" s="62" t="s">
+      <c r="C48" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="D48" s="62"/>
-[...3 lines deleted...]
-      <c r="H48" s="62"/>
+      <c r="D48" s="65"/>
+      <c r="E48" s="65"/>
+      <c r="F48" s="65"/>
+      <c r="G48" s="65"/>
+      <c r="H48" s="65"/>
       <c r="I48" s="53"/>
     </row>
-    <row r="49" spans="1:9" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:9" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="13"/>
       <c r="G49" s="13"/>
       <c r="H49" s="13"/>
       <c r="I49" s="14"/>
     </row>
-    <row r="50" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C50" s="62" t="s">
+    <row r="50" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C50" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="D50" s="62"/>
-[...3 lines deleted...]
-      <c r="H50" s="62"/>
+      <c r="D50" s="65"/>
+      <c r="E50" s="65"/>
+      <c r="F50" s="65"/>
+      <c r="G50" s="65"/>
+      <c r="H50" s="65"/>
       <c r="I50" s="53"/>
     </row>
-    <row r="51" spans="1:9" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:9" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
       <c r="F51" s="13"/>
       <c r="G51" s="13"/>
       <c r="H51" s="13"/>
       <c r="I51" s="14"/>
     </row>
-    <row r="52" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C52" s="62" t="s">
+    <row r="52" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C52" s="65" t="s">
         <v>84</v>
       </c>
-      <c r="D52" s="62"/>
-[...3 lines deleted...]
-      <c r="H52" s="62"/>
+      <c r="D52" s="65"/>
+      <c r="E52" s="65"/>
+      <c r="F52" s="65"/>
+      <c r="G52" s="65"/>
+      <c r="H52" s="65"/>
       <c r="I52" s="41">
         <f>I46+I48+I50</f>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:9" ht="6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="11"/>
       <c r="C54" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D54" s="12"/>
       <c r="E54" s="12"/>
       <c r="F54" s="12"/>
       <c r="G54" s="12"/>
       <c r="H54" s="12"/>
       <c r="I54" s="12"/>
     </row>
-    <row r="55" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="11"/>
-      <c r="C55" s="62" t="s">
+      <c r="C55" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="D55" s="62"/>
-[...3 lines deleted...]
-      <c r="H55" s="62"/>
+      <c r="D55" s="65"/>
+      <c r="E55" s="65"/>
+      <c r="F55" s="65"/>
+      <c r="G55" s="65"/>
+      <c r="H55" s="65"/>
       <c r="I55" s="51" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="56" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C56" s="95" t="s">
+    <row r="56" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C56" s="94" t="s">
         <v>31</v>
       </c>
-      <c r="D56" s="95"/>
-[...3 lines deleted...]
-      <c r="H56" s="95"/>
+      <c r="D56" s="94"/>
+      <c r="E56" s="94"/>
+      <c r="F56" s="94"/>
+      <c r="G56" s="94"/>
+      <c r="H56" s="94"/>
       <c r="I56" s="44"/>
     </row>
-    <row r="57" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C57" s="63" t="s">
+    <row r="57" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C57" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="D57" s="63"/>
-[...3 lines deleted...]
-      <c r="H57" s="63"/>
+      <c r="D57" s="61"/>
+      <c r="E57" s="61"/>
+      <c r="F57" s="61"/>
+      <c r="G57" s="61"/>
+      <c r="H57" s="61"/>
       <c r="I57" s="45"/>
     </row>
-    <row r="58" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C58" s="64" t="s">
+    <row r="58" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C58" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="D58" s="65"/>
-[...3 lines deleted...]
-      <c r="H58" s="66"/>
+      <c r="D58" s="63"/>
+      <c r="E58" s="63"/>
+      <c r="F58" s="63"/>
+      <c r="G58" s="63"/>
+      <c r="H58" s="64"/>
       <c r="I58" s="44"/>
     </row>
-    <row r="59" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C59" s="62" t="s">
+    <row r="59" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C59" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="D59" s="62"/>
-[...3 lines deleted...]
-      <c r="H59" s="62"/>
+      <c r="D59" s="65"/>
+      <c r="E59" s="65"/>
+      <c r="F59" s="65"/>
+      <c r="G59" s="65"/>
+      <c r="H59" s="65"/>
       <c r="I59" s="41">
         <f>SUM(I56:I58)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C60" s="13"/>
       <c r="D60" s="13"/>
       <c r="E60" s="13"/>
       <c r="F60" s="13"/>
       <c r="G60" s="13"/>
       <c r="H60" s="13"/>
       <c r="I60" s="13"/>
     </row>
-    <row r="61" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="11"/>
-      <c r="C61" s="62" t="s">
+      <c r="C61" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="D61" s="62"/>
-[...3 lines deleted...]
-      <c r="H61" s="62"/>
+      <c r="D61" s="65"/>
+      <c r="E61" s="65"/>
+      <c r="F61" s="65"/>
+      <c r="G61" s="65"/>
+      <c r="H61" s="65"/>
       <c r="I61" s="53"/>
     </row>
-    <row r="62" spans="1:9" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:9" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C62" s="13"/>
       <c r="D62" s="13"/>
       <c r="E62" s="13"/>
       <c r="F62" s="13"/>
       <c r="G62" s="13"/>
       <c r="H62" s="13"/>
       <c r="I62" s="14"/>
     </row>
-    <row r="63" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C63" s="62" t="s">
+    <row r="63" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C63" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="D63" s="62"/>
-[...3 lines deleted...]
-      <c r="H63" s="62"/>
+      <c r="D63" s="65"/>
+      <c r="E63" s="65"/>
+      <c r="F63" s="65"/>
+      <c r="G63" s="65"/>
+      <c r="H63" s="65"/>
       <c r="I63" s="50"/>
     </row>
-    <row r="64" spans="1:9" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:9" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C64" s="13"/>
       <c r="D64" s="13"/>
       <c r="E64" s="13"/>
       <c r="F64" s="13"/>
       <c r="G64" s="13"/>
       <c r="H64" s="13"/>
       <c r="I64" s="54"/>
     </row>
-    <row r="65" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C65" s="62" t="s">
+    <row r="65" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C65" s="65" t="s">
         <v>84</v>
       </c>
-      <c r="D65" s="62"/>
-[...3 lines deleted...]
-      <c r="H65" s="62"/>
+      <c r="D65" s="65"/>
+      <c r="E65" s="65"/>
+      <c r="F65" s="65"/>
+      <c r="G65" s="65"/>
+      <c r="H65" s="65"/>
       <c r="I65" s="41">
         <f>I59+I61+I63</f>
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:9" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="C67" s="85" t="s">
+    <row r="66" spans="1:9" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" spans="1:9" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C67" s="68" t="s">
         <v>83</v>
       </c>
-      <c r="D67" s="86"/>
-[...14 lines deleted...]
-    <row r="69" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D67" s="69"/>
+      <c r="E67" s="69"/>
+      <c r="F67" s="69"/>
+      <c r="G67" s="69"/>
+      <c r="H67" s="69"/>
+    </row>
+    <row r="68" spans="1:9" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C68" s="79"/>
+      <c r="D68" s="80"/>
+      <c r="E68" s="80"/>
+      <c r="F68" s="80"/>
+      <c r="G68" s="80"/>
+      <c r="H68" s="80"/>
+      <c r="I68" s="81"/>
+    </row>
+    <row r="69" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C69" s="12"/>
       <c r="D69" s="12"/>
       <c r="E69" s="12"/>
       <c r="F69" s="12"/>
       <c r="G69" s="12"/>
       <c r="H69" s="12"/>
       <c r="I69" s="14"/>
     </row>
-    <row r="70" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:9" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A70" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="22"/>
       <c r="D70" s="15"/>
       <c r="E70" s="15"/>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15"/>
       <c r="I70" s="15"/>
     </row>
-    <row r="71" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:9" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A71" s="21"/>
       <c r="B71" s="22"/>
       <c r="C71" s="22"/>
       <c r="D71" s="15"/>
       <c r="E71" s="15"/>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15"/>
       <c r="I71" s="15"/>
     </row>
-    <row r="72" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:9" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A72" s="21"/>
       <c r="B72" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C72" s="22"/>
       <c r="D72" s="15"/>
       <c r="E72" s="15"/>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15"/>
       <c r="I72" s="15"/>
     </row>
-    <row r="73" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:9" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="23"/>
       <c r="C73" s="22" t="s">
         <v>51</v>
       </c>
       <c r="D73" s="15"/>
       <c r="E73" s="15"/>
       <c r="F73" s="46"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
     </row>
-    <row r="74" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:9" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="3"/>
       <c r="C74" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="3"/>
       <c r="F74" s="46"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15"/>
       <c r="I74" s="15"/>
     </row>
-    <row r="75" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="21" t="s">
         <v>47</v>
       </c>
       <c r="C75" s="21"/>
     </row>
-    <row r="76" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B76" s="21" t="s">
         <v>48</v>
       </c>
       <c r="C76" s="21"/>
     </row>
-    <row r="77" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B77" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C77" s="27"/>
       <c r="D77" s="28"/>
       <c r="E77" s="28"/>
       <c r="F77" s="28"/>
       <c r="G77" s="28"/>
       <c r="H77" s="28"/>
       <c r="I77" s="47"/>
     </row>
-    <row r="78" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
-      <c r="B78" s="67" t="s">
+      <c r="B78" s="66" t="s">
         <v>54</v>
       </c>
-      <c r="C78" s="67"/>
-[...4 lines deleted...]
-      <c r="H78" s="67"/>
+      <c r="C78" s="66"/>
+      <c r="D78" s="66"/>
+      <c r="E78" s="66"/>
+      <c r="F78" s="66"/>
+      <c r="G78" s="66"/>
+      <c r="H78" s="66"/>
       <c r="I78" s="46"/>
     </row>
-    <row r="79" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="29" t="s">
         <v>55</v>
       </c>
       <c r="C79" s="30"/>
       <c r="D79" s="30"/>
       <c r="E79" s="30"/>
       <c r="F79" s="30"/>
       <c r="G79" s="30"/>
       <c r="H79" s="30"/>
       <c r="I79" s="46"/>
     </row>
-    <row r="80" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="29"/>
       <c r="C80" s="30"/>
       <c r="D80" s="30"/>
       <c r="E80" s="30"/>
       <c r="F80" s="30"/>
       <c r="G80" s="30"/>
       <c r="H80" s="30"/>
       <c r="I80" s="52"/>
     </row>
-    <row r="81" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="25"/>
       <c r="C81" s="15"/>
       <c r="D81" s="15"/>
       <c r="E81" s="15"/>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15"/>
       <c r="I81" s="42"/>
     </row>
-    <row r="82" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="21" t="s">
         <v>49</v>
       </c>
       <c r="D82" s="15"/>
       <c r="E82" s="15"/>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15"/>
       <c r="I82" s="15"/>
     </row>
-    <row r="83" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="25"/>
-      <c r="C83" s="68" t="s">
+      <c r="C83" s="67" t="s">
         <v>56</v>
       </c>
-      <c r="D83" s="68"/>
-[...3 lines deleted...]
-      <c r="H83" s="68"/>
+      <c r="D83" s="67"/>
+      <c r="E83" s="67"/>
+      <c r="F83" s="67"/>
+      <c r="G83" s="67"/>
+      <c r="H83" s="67"/>
       <c r="I83" s="48"/>
     </row>
-    <row r="84" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="25"/>
       <c r="C84" s="24"/>
       <c r="D84" s="24"/>
       <c r="E84" s="49"/>
       <c r="F84" s="24"/>
       <c r="G84" s="24"/>
       <c r="H84" s="24"/>
       <c r="I84" s="31"/>
     </row>
-    <row r="85" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="21" t="s">
         <v>50</v>
       </c>
       <c r="D85" s="15"/>
       <c r="E85" s="15"/>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
       <c r="I85" s="15"/>
     </row>
-    <row r="86" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="21"/>
       <c r="C86" s="32"/>
       <c r="D86" s="32"/>
-      <c r="E86" s="61" t="s">
+      <c r="E86" s="70" t="s">
         <v>79</v>
       </c>
       <c r="F86" s="58"/>
       <c r="G86" s="57" t="s">
         <v>58</v>
       </c>
       <c r="H86" s="58"/>
       <c r="I86" s="15"/>
     </row>
-    <row r="87" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="21"/>
       <c r="C87" s="59" t="s">
         <v>59</v>
       </c>
       <c r="D87" s="59"/>
       <c r="E87" s="55"/>
       <c r="F87" s="56"/>
       <c r="G87" s="55"/>
       <c r="H87" s="56"/>
       <c r="I87" s="15"/>
     </row>
-    <row r="88" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="21"/>
       <c r="C88" s="59" t="s">
         <v>60</v>
       </c>
       <c r="D88" s="59"/>
       <c r="E88" s="55"/>
       <c r="F88" s="56"/>
       <c r="G88" s="55"/>
       <c r="H88" s="56"/>
       <c r="I88" s="15"/>
     </row>
-    <row r="89" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="21"/>
       <c r="C89" s="59" t="s">
         <v>61</v>
       </c>
       <c r="D89" s="59"/>
       <c r="E89" s="55"/>
       <c r="F89" s="56"/>
       <c r="G89" s="55"/>
       <c r="H89" s="56"/>
       <c r="I89" s="15"/>
     </row>
-    <row r="90" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="21"/>
       <c r="C90" s="59" t="s">
         <v>62</v>
       </c>
       <c r="D90" s="59"/>
       <c r="E90" s="55"/>
       <c r="F90" s="56"/>
       <c r="G90" s="55"/>
       <c r="H90" s="56"/>
       <c r="I90" s="15"/>
     </row>
-    <row r="91" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="21"/>
       <c r="C91" s="59" t="s">
         <v>63</v>
       </c>
       <c r="D91" s="59"/>
       <c r="E91" s="55"/>
       <c r="F91" s="56"/>
       <c r="G91" s="55"/>
       <c r="H91" s="56"/>
       <c r="I91" s="15"/>
     </row>
-    <row r="92" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="21"/>
       <c r="C92" s="59" t="s">
         <v>64</v>
       </c>
       <c r="D92" s="59"/>
       <c r="E92" s="55"/>
       <c r="F92" s="56"/>
       <c r="G92" s="55"/>
       <c r="H92" s="56"/>
       <c r="I92" s="15"/>
     </row>
-    <row r="93" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="21"/>
       <c r="C93" s="59" t="s">
         <v>65</v>
       </c>
       <c r="D93" s="59"/>
       <c r="E93" s="55"/>
       <c r="F93" s="56"/>
       <c r="G93" s="55"/>
       <c r="H93" s="56"/>
       <c r="I93" s="15"/>
     </row>
-    <row r="94" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="21"/>
       <c r="C94" s="59" t="s">
         <v>66</v>
       </c>
       <c r="D94" s="59"/>
       <c r="E94" s="55"/>
       <c r="F94" s="56"/>
       <c r="G94" s="55"/>
       <c r="H94" s="56"/>
       <c r="I94" s="15"/>
     </row>
-    <row r="95" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="21"/>
       <c r="C95" s="59" t="s">
         <v>67</v>
       </c>
       <c r="D95" s="59"/>
       <c r="E95" s="55"/>
       <c r="F95" s="56"/>
       <c r="G95" s="55"/>
       <c r="H95" s="56"/>
       <c r="I95" s="15"/>
     </row>
-    <row r="96" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="21"/>
       <c r="C96" s="59" t="s">
         <v>68</v>
       </c>
       <c r="D96" s="59"/>
       <c r="E96" s="55"/>
       <c r="F96" s="56"/>
       <c r="G96" s="55"/>
       <c r="H96" s="56"/>
       <c r="I96" s="15"/>
     </row>
-    <row r="97" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="21"/>
       <c r="C97" s="59" t="s">
         <v>69</v>
       </c>
       <c r="D97" s="60"/>
       <c r="E97" s="55"/>
       <c r="F97" s="56"/>
       <c r="G97" s="55"/>
       <c r="H97" s="56"/>
       <c r="I97" s="15"/>
     </row>
-    <row r="98" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="21"/>
       <c r="C98" s="59" t="s">
         <v>70</v>
       </c>
       <c r="D98" s="60"/>
       <c r="E98" s="55"/>
       <c r="F98" s="56"/>
       <c r="G98" s="55"/>
       <c r="H98" s="56"/>
       <c r="I98" s="15"/>
     </row>
-    <row r="99" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="21"/>
       <c r="C99" s="59" t="s">
         <v>71</v>
       </c>
       <c r="D99" s="60"/>
       <c r="E99" s="55"/>
       <c r="F99" s="56"/>
       <c r="G99" s="55"/>
       <c r="H99" s="56"/>
       <c r="I99" s="15"/>
     </row>
-    <row r="100" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="21"/>
       <c r="C100" s="59" t="s">
         <v>72</v>
       </c>
       <c r="D100" s="60"/>
       <c r="E100" s="55"/>
       <c r="F100" s="56"/>
       <c r="G100" s="55"/>
       <c r="H100" s="56"/>
       <c r="I100" s="15"/>
     </row>
-    <row r="101" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="21"/>
       <c r="C101" s="59" t="s">
         <v>73</v>
       </c>
       <c r="D101" s="60"/>
       <c r="E101" s="55"/>
       <c r="F101" s="56"/>
       <c r="G101" s="55"/>
       <c r="H101" s="56"/>
       <c r="I101" s="15"/>
     </row>
-    <row r="102" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="21"/>
       <c r="C102" s="59" t="s">
         <v>74</v>
       </c>
       <c r="D102" s="60"/>
       <c r="E102" s="55"/>
       <c r="F102" s="56"/>
       <c r="G102" s="55"/>
       <c r="H102" s="56"/>
       <c r="I102" s="15"/>
     </row>
-    <row r="103" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="21"/>
       <c r="C103" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D103" s="60"/>
       <c r="E103" s="55"/>
       <c r="F103" s="56"/>
       <c r="G103" s="55"/>
       <c r="H103" s="56"/>
       <c r="I103" s="15"/>
     </row>
-    <row r="104" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="21"/>
       <c r="C104" s="59" t="s">
         <v>76</v>
       </c>
       <c r="D104" s="60"/>
       <c r="E104" s="55"/>
       <c r="F104" s="56"/>
       <c r="G104" s="55"/>
       <c r="H104" s="56"/>
       <c r="I104" s="15"/>
     </row>
-    <row r="105" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="21"/>
       <c r="C105" s="59" t="s">
         <v>77</v>
       </c>
       <c r="D105" s="60"/>
       <c r="E105" s="55"/>
       <c r="F105" s="56"/>
       <c r="G105" s="55"/>
       <c r="H105" s="56"/>
       <c r="I105" s="15"/>
     </row>
-    <row r="106" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="21"/>
       <c r="C106" s="33"/>
       <c r="D106" s="33"/>
       <c r="E106" s="34"/>
       <c r="F106" s="34"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15"/>
       <c r="I106" s="15"/>
     </row>
-    <row r="107" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="21"/>
       <c r="C107" s="35" t="s">
         <v>78</v>
       </c>
       <c r="D107" s="33"/>
       <c r="E107" s="34"/>
       <c r="F107" s="34"/>
       <c r="G107" s="46"/>
       <c r="H107" s="15"/>
       <c r="I107" s="15"/>
     </row>
-    <row r="108" spans="1:9" ht="66" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:9" ht="26.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="21"/>
       <c r="D108" s="15"/>
       <c r="E108" s="15"/>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15"/>
       <c r="I108" s="15"/>
     </row>
-    <row r="109" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C109" s="81" t="s">
+    <row r="109" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C109" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="D109" s="81"/>
-[...7 lines deleted...]
-      <c r="C110" s="79" t="s">
+      <c r="D109" s="78"/>
+      <c r="E109" s="78"/>
+      <c r="F109" s="78"/>
+      <c r="G109" s="78"/>
+      <c r="H109" s="78"/>
+      <c r="I109" s="78"/>
+    </row>
+    <row r="110" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C110" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="D110" s="79"/>
-[...6 lines deleted...]
-    <row r="111" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D110" s="76"/>
+      <c r="E110" s="76"/>
+      <c r="F110" s="76"/>
+      <c r="G110" s="76"/>
+      <c r="H110" s="76"/>
+      <c r="I110" s="76"/>
+    </row>
+    <row r="111" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C111" s="10"/>
       <c r="D111" s="10"/>
       <c r="E111" s="10"/>
       <c r="F111" s="10"/>
       <c r="G111" s="10"/>
       <c r="H111" s="10"/>
       <c r="I111" s="10"/>
     </row>
-    <row r="112" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C112" s="80" t="s">
+    <row r="112" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C112" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="D112" s="80"/>
-[...6 lines deleted...]
-    <row r="113" spans="1:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D112" s="77"/>
+      <c r="E112" s="77"/>
+      <c r="F112" s="77"/>
+      <c r="G112" s="77"/>
+      <c r="H112" s="77"/>
+      <c r="I112" s="77"/>
+    </row>
+    <row r="113" spans="1:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="6"/>
       <c r="B113" s="6"/>
       <c r="C113" s="6"/>
       <c r="D113" s="6"/>
       <c r="E113" s="6"/>
       <c r="F113" s="6"/>
       <c r="G113" s="6"/>
       <c r="H113" s="6"/>
       <c r="I113" s="6"/>
     </row>
-    <row r="114" spans="1:9" s="8" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:9" s="8" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B114" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C114" s="13"/>
       <c r="D114" s="13"/>
       <c r="E114" s="13"/>
       <c r="F114" s="13"/>
       <c r="G114" s="13"/>
       <c r="H114" s="13"/>
       <c r="I114" s="13"/>
     </row>
-    <row r="115" spans="1:9" s="8" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B115" s="77" t="s">
+    <row r="115" spans="1:9" s="8" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B115" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="C115" s="78"/>
-      <c r="D115" s="64" t="s">
+      <c r="C115" s="75"/>
+      <c r="D115" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="E115" s="65"/>
-[...6 lines deleted...]
-      <c r="B116" s="77" t="s">
+      <c r="E115" s="63"/>
+      <c r="F115" s="63"/>
+      <c r="G115" s="63"/>
+      <c r="H115" s="63"/>
+      <c r="I115" s="64"/>
+    </row>
+    <row r="116" spans="1:9" s="8" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B116" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="C116" s="78"/>
-      <c r="D116" s="64" t="s">
+      <c r="C116" s="75"/>
+      <c r="D116" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="E116" s="65"/>
-[...6 lines deleted...]
-      <c r="B117" s="77" t="s">
+      <c r="E116" s="63"/>
+      <c r="F116" s="63"/>
+      <c r="G116" s="63"/>
+      <c r="H116" s="63"/>
+      <c r="I116" s="64"/>
+    </row>
+    <row r="117" spans="1:9" s="8" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B117" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="C117" s="78"/>
-      <c r="D117" s="64" t="s">
+      <c r="C117" s="75"/>
+      <c r="D117" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="E117" s="65"/>
-[...6 lines deleted...]
-      <c r="B118" s="77" t="s">
+      <c r="E117" s="63"/>
+      <c r="F117" s="63"/>
+      <c r="G117" s="63"/>
+      <c r="H117" s="63"/>
+      <c r="I117" s="64"/>
+    </row>
+    <row r="118" spans="1:9" s="8" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B118" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="C118" s="78"/>
-      <c r="D118" s="64" t="s">
+      <c r="C118" s="75"/>
+      <c r="D118" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="E118" s="65"/>
-[...6 lines deleted...]
-      <c r="B119" s="77" t="s">
+      <c r="E118" s="63"/>
+      <c r="F118" s="63"/>
+      <c r="G118" s="63"/>
+      <c r="H118" s="63"/>
+      <c r="I118" s="64"/>
+    </row>
+    <row r="119" spans="1:9" s="8" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B119" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="C119" s="78"/>
-      <c r="D119" s="64" t="s">
+      <c r="C119" s="75"/>
+      <c r="D119" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="E119" s="65"/>
-[...6 lines deleted...]
-      <c r="B120" s="74" t="s">
+      <c r="E119" s="63"/>
+      <c r="F119" s="63"/>
+      <c r="G119" s="63"/>
+      <c r="H119" s="63"/>
+      <c r="I119" s="64"/>
+    </row>
+    <row r="120" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B120" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="C120" s="75"/>
-      <c r="D120" s="76" t="s">
+      <c r="C120" s="72"/>
+      <c r="D120" s="73" t="s">
         <v>39</v>
       </c>
-      <c r="E120" s="65"/>
-[...3 lines deleted...]
-      <c r="I120" s="66"/>
+      <c r="E120" s="63"/>
+      <c r="F120" s="63"/>
+      <c r="G120" s="63"/>
+      <c r="H120" s="63"/>
+      <c r="I120" s="64"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0"/>
   <mergeCells count="113">
     <mergeCell ref="B30:I30"/>
     <mergeCell ref="C31:I31"/>
     <mergeCell ref="C52:H52"/>
     <mergeCell ref="C50:H50"/>
     <mergeCell ref="C55:H55"/>
     <mergeCell ref="C56:H56"/>
     <mergeCell ref="C44:H44"/>
     <mergeCell ref="C48:H48"/>
     <mergeCell ref="C45:H45"/>
+    <mergeCell ref="A33:I33"/>
+    <mergeCell ref="C35:I35"/>
+    <mergeCell ref="B37:I37"/>
+    <mergeCell ref="C38:I38"/>
+    <mergeCell ref="C42:H42"/>
+    <mergeCell ref="C43:H43"/>
+    <mergeCell ref="C46:H46"/>
     <mergeCell ref="C28:I28"/>
     <mergeCell ref="C6:I6"/>
     <mergeCell ref="C7:I7"/>
     <mergeCell ref="B24:I24"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C11:H11"/>
     <mergeCell ref="B21:I21"/>
     <mergeCell ref="C18:I18"/>
     <mergeCell ref="C15:I15"/>
     <mergeCell ref="C22:I22"/>
     <mergeCell ref="A20:I20"/>
     <mergeCell ref="C25:I25"/>
-    <mergeCell ref="A33:I33"/>
-[...4 lines deleted...]
-    <mergeCell ref="C63:H63"/>
+    <mergeCell ref="B115:C115"/>
+    <mergeCell ref="D115:I115"/>
+    <mergeCell ref="C110:I110"/>
+    <mergeCell ref="C112:I112"/>
+    <mergeCell ref="C109:I109"/>
+    <mergeCell ref="C68:I68"/>
+    <mergeCell ref="C65:H65"/>
+    <mergeCell ref="C102:D102"/>
+    <mergeCell ref="C103:D103"/>
+    <mergeCell ref="C104:D104"/>
+    <mergeCell ref="C105:D105"/>
+    <mergeCell ref="E94:F94"/>
     <mergeCell ref="B120:C120"/>
     <mergeCell ref="D120:I120"/>
     <mergeCell ref="B116:C116"/>
     <mergeCell ref="D116:I116"/>
     <mergeCell ref="B117:C117"/>
     <mergeCell ref="D117:I117"/>
     <mergeCell ref="B118:C118"/>
     <mergeCell ref="D118:I118"/>
     <mergeCell ref="B119:C119"/>
     <mergeCell ref="D119:I119"/>
-    <mergeCell ref="B115:C115"/>
-[...8 lines deleted...]
-    <mergeCell ref="C65:H65"/>
     <mergeCell ref="C57:H57"/>
     <mergeCell ref="C58:H58"/>
     <mergeCell ref="C59:H59"/>
     <mergeCell ref="C88:D88"/>
     <mergeCell ref="C89:D89"/>
     <mergeCell ref="C90:D90"/>
     <mergeCell ref="C91:D91"/>
     <mergeCell ref="B78:H78"/>
     <mergeCell ref="G91:H91"/>
     <mergeCell ref="C83:H83"/>
     <mergeCell ref="C67:H67"/>
-    <mergeCell ref="C102:D102"/>
-[...2 lines deleted...]
-    <mergeCell ref="C105:D105"/>
     <mergeCell ref="E86:F86"/>
     <mergeCell ref="E87:F87"/>
     <mergeCell ref="E88:F88"/>
     <mergeCell ref="E89:F89"/>
     <mergeCell ref="E91:F91"/>
-    <mergeCell ref="E94:F94"/>
-[...2 lines deleted...]
-    <mergeCell ref="E103:F103"/>
+    <mergeCell ref="C87:D87"/>
+    <mergeCell ref="C61:H61"/>
+    <mergeCell ref="C63:H63"/>
     <mergeCell ref="C97:D97"/>
     <mergeCell ref="C98:D98"/>
     <mergeCell ref="C99:D99"/>
     <mergeCell ref="C100:D100"/>
     <mergeCell ref="C101:D101"/>
     <mergeCell ref="C92:D92"/>
     <mergeCell ref="C93:D93"/>
     <mergeCell ref="C94:D94"/>
     <mergeCell ref="C95:D95"/>
     <mergeCell ref="C96:D96"/>
-    <mergeCell ref="C87:D87"/>
-    <mergeCell ref="E92:F92"/>
     <mergeCell ref="G92:H92"/>
     <mergeCell ref="E93:F93"/>
     <mergeCell ref="G93:H93"/>
     <mergeCell ref="G87:H87"/>
     <mergeCell ref="G86:H86"/>
     <mergeCell ref="G88:H88"/>
     <mergeCell ref="G89:H89"/>
     <mergeCell ref="E90:F90"/>
     <mergeCell ref="G90:H90"/>
+    <mergeCell ref="E92:F92"/>
     <mergeCell ref="G97:H97"/>
     <mergeCell ref="E98:F98"/>
     <mergeCell ref="G98:H98"/>
     <mergeCell ref="E99:F99"/>
     <mergeCell ref="G99:H99"/>
     <mergeCell ref="G94:H94"/>
     <mergeCell ref="E95:F95"/>
     <mergeCell ref="G95:H95"/>
     <mergeCell ref="E96:F96"/>
     <mergeCell ref="G96:H96"/>
+    <mergeCell ref="E97:F97"/>
     <mergeCell ref="G103:H103"/>
     <mergeCell ref="E104:F104"/>
     <mergeCell ref="G104:H104"/>
     <mergeCell ref="E105:F105"/>
     <mergeCell ref="G105:H105"/>
     <mergeCell ref="G100:H100"/>
     <mergeCell ref="E101:F101"/>
     <mergeCell ref="G101:H101"/>
     <mergeCell ref="E102:F102"/>
     <mergeCell ref="G102:H102"/>
+    <mergeCell ref="E100:F100"/>
+    <mergeCell ref="E103:F103"/>
   </mergeCells>
   <conditionalFormatting sqref="C87:C105">
     <cfRule type="expression" dxfId="6" priority="7">
       <formula>AND(E87="No",G87&gt;0)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C106:C107">
     <cfRule type="expression" dxfId="5" priority="5">
       <formula>AND(E106="No",F106&gt;0)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D87:D96">
     <cfRule type="expression" dxfId="4" priority="8">
       <formula>AND(G87="No",#REF!&gt;0)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E87:E105">
     <cfRule type="expression" dxfId="3" priority="11">
       <formula>AND(E87="No",G87&gt;0)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E106:E107">
     <cfRule type="expression" dxfId="2" priority="6">
       <formula>AND(E106="No",F106&gt;0)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F106:F107">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>AND(E106="No",F106&gt;0)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G87:G105">
     <cfRule type="expression" dxfId="0" priority="4">
       <formula>AND(E87="No",G87&gt;0)</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="3">
+  <dataValidations disablePrompts="1" count="3">
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F106:F107 G87:G105" xr:uid="{277ADE74-4685-462A-9031-5586AE0F6D20}">
       <formula1>0</formula1>
       <formula2>5E+37</formula2>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Máximo 4.000 caracteres " error="Máximo 4.000 caracteres " promptTitle="Longitud permitida texto:" prompt="Máximo 4.000 caracteres " sqref="C18:I18 C22:I23 C28:I29" xr:uid="{C2A04D48-0B51-4301-AF77-90866EE91FF2}">
       <formula1>4000</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Máximo 3.000 caracteres " error="Máximo 3.000 caracteres " promptTitle="Longitud permitida texto:" prompt="Máximo 3.000 caracteres " sqref="C38:I38 C31:I32 C35:I35 C25:I26" xr:uid="{FD3BCD55-C89B-4CFC-A816-10CA87DAC56E}">
       <formula1>3000</formula1>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="1.1041666666666667" header="0.3" footer="0.3"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;C&amp;"Arial,Negrita"Anexo III Página &amp;P / &amp;N</oddHeader>
+    <oddHeader>&amp;C&amp;A</oddHeader>
+    <oddFooter>Página &amp;P</oddFooter>
   </headerFooter>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="107" max="16383" man="1"/>
+  </rowBreaks>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{93214234-4322-4880-8CFC-015B2C58EA28}">
           <x14:formula1>
             <xm:f>Datos!$A$2:$A$3</xm:f>
           </x14:formula1>
           <xm:sqref>E87:F105</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{103B9279-5EB9-4C54-981D-A21D86B3E24A}">
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="7" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>