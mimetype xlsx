--- v1 (2026-06-06)
+++ v2 (2026-07-22)
@@ -6,99 +6,99 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Solicitudes Imserso\Subvenciones\Régimen General ppmm\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fsimser04\Subvenciones\Subvenciones Imserso\SUBVENCIONES MAYORES\2026 SUBV MAYORES\1. Proyecto Resolución Convocatoria\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EEE22B9A-D1F4-4468-ADAE-744DCF0848E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{789E69F7-F9D6-4CA9-9189-DE775A7BCABB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="19440" windowHeight="14880" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Anexo III" sheetId="8" r:id="rId1"/>
     <sheet name="Datos" sheetId="10" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Anexo III'!$A$1:$I$85</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Anexo III'!$A$1:$I$84</definedName>
     <definedName name="I_PROMOCIÓN_DIRECTA">Datos!$D$18:$D$19</definedName>
     <definedName name="II_FORMACIÓN_SENSIBILIZACIÓN">Datos!$E$18:$E$19</definedName>
     <definedName name="III_ESPACIOS_REDES">Datos!$F$18:$F$20</definedName>
     <definedName name="IV_PUBLICACIONES_DIFUSIÓN">Datos!$G$18</definedName>
     <definedName name="Tipos_actuación">Datos!$D$17:$H$17</definedName>
     <definedName name="V_VOLUNTARIADO">Datos!$H$18</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I53" i="8" l="1"/>
   <c r="I59" i="8"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="79">
   <si>
     <t>Denominación</t>
   </si>
   <si>
     <t>INFORMACIÓN BÁSICA SOBRE PROTECCIÓN DE DATOS</t>
   </si>
   <si>
     <t>Responsable</t>
   </si>
   <si>
     <t>Instituto de Mayores y Servicios Sociales (Imserso).</t>
   </si>
   <si>
     <t>Finalidad</t>
   </si>
   <si>
     <t>Gestión convocatoria de subvenciones.</t>
   </si>
   <si>
     <t>Legitimación</t>
   </si>
   <si>
     <t>Ejercicio de poderes públicos autorizados.</t>
   </si>
   <si>
@@ -315,50 +315,56 @@
       <t xml:space="preserve">Subcontratación: </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Descripción de la actividad subcontratada y causa que la motiva: </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Subtotal costes indirectos (II) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">- hasta 30% de "Subtotal costes directos (I) - </t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">a.Actuaciones para la promoción de redes de apoyo entre personas mayores, facilitando el intercambio de experiencias y/o la ayuda mutua </t>
+  </si>
+  <si>
+    <t xml:space="preserve">b.Actuaciones de carácter intergeneracional para el intercambioy cooperación de personas mayores con personas de otras edades </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -505,51 +511,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -623,194 +629,201 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...72 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{4B30CD70-194F-433D-BEC6-261BECC50287}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1203,1145 +1216,1131 @@
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{492AA76C-D292-4806-B378-0C150D733DE2}">
-  <dimension ref="A2:K85"/>
+  <dimension ref="A2:K84"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="145" zoomScalePageLayoutView="115" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="145" zoomScalePageLayoutView="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.140625" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="1.109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="1.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="9.109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="21.6640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.44140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="25.88671875" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C2" s="2"/>
       <c r="I2" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="58" t="s">
+    <row r="6" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="58"/>
-[...9 lines deleted...]
-      <c r="A7" s="58" t="s">
+      <c r="B6" s="70"/>
+      <c r="C6" s="70"/>
+      <c r="D6" s="70"/>
+      <c r="E6" s="70"/>
+      <c r="F6" s="70"/>
+      <c r="G6" s="70"/>
+      <c r="H6" s="70"/>
+      <c r="I6" s="70"/>
+    </row>
+    <row r="7" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="58"/>
-[...8 lines deleted...]
-    <row r="9" spans="1:9" s="14" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="70"/>
+      <c r="C7" s="70"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="70"/>
+      <c r="G7" s="70"/>
+      <c r="H7" s="70"/>
+      <c r="I7" s="70"/>
+    </row>
+    <row r="9" spans="1:9" s="14" customFormat="1" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="15" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C10" s="60" t="s">
+    <row r="10" spans="1:9" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C10" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="D10" s="61"/>
-[...3 lines deleted...]
-      <c r="H10" s="61"/>
+      <c r="D10" s="72"/>
+      <c r="E10" s="72"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="72"/>
+      <c r="H10" s="72"/>
       <c r="I10" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="H11" s="63"/>
+    <row r="11" spans="1:9" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C11" s="73"/>
+      <c r="D11" s="74"/>
+      <c r="E11" s="74"/>
+      <c r="F11" s="74"/>
+      <c r="G11" s="74"/>
+      <c r="H11" s="74"/>
       <c r="I11" s="21"/>
     </row>
-    <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C12" s="18"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
       <c r="I12" s="19"/>
     </row>
-    <row r="13" spans="1:9" s="14" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" s="14" customFormat="1" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="15" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C14" s="45" t="s">
+    <row r="14" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C14" s="75" t="s">
         <v>23</v>
       </c>
-      <c r="D14" s="45"/>
-[...7 lines deleted...]
-      <c r="C15" s="68" t="s">
+      <c r="D14" s="75"/>
+      <c r="E14" s="75"/>
+      <c r="F14" s="75"/>
+      <c r="G14" s="75"/>
+      <c r="H14" s="75"/>
+      <c r="I14" s="76"/>
+    </row>
+    <row r="15" spans="1:9" ht="10.199999999999999" x14ac:dyDescent="0.25">
+      <c r="C15" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="D15" s="69"/>
-[...6 lines deleted...]
-    <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D15" s="53"/>
+      <c r="E15" s="53"/>
+      <c r="F15" s="53"/>
+      <c r="G15" s="53"/>
+      <c r="H15" s="53"/>
+      <c r="I15" s="77"/>
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="12"/>
     </row>
-    <row r="17" spans="1:11" s="13" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C17" s="45" t="s">
+    <row r="17" spans="1:11" s="13" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C17" s="75" t="s">
         <v>25</v>
       </c>
-      <c r="D17" s="45"/>
-[...16 lines deleted...]
-      <c r="C19" s="67" t="s">
+      <c r="D17" s="75"/>
+      <c r="E17" s="75"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="75"/>
+      <c r="H17" s="75"/>
+      <c r="I17" s="75"/>
+    </row>
+    <row r="18" spans="1:11" s="13" customFormat="1" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C18" s="73"/>
+      <c r="D18" s="74"/>
+      <c r="E18" s="74"/>
+      <c r="F18" s="74"/>
+      <c r="G18" s="74"/>
+      <c r="H18" s="74"/>
+      <c r="I18" s="78"/>
+    </row>
+    <row r="19" spans="1:11" s="14" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C19" s="79" t="s">
         <v>41</v>
       </c>
-      <c r="D19" s="67"/>
-[...4 lines deleted...]
-      <c r="I19" s="67"/>
+      <c r="D19" s="79"/>
+      <c r="E19" s="79"/>
+      <c r="F19" s="79"/>
+      <c r="G19" s="79"/>
+      <c r="H19" s="79"/>
+      <c r="I19" s="79"/>
       <c r="K19" s="15"/>
     </row>
-    <row r="20" spans="1:11" s="13" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:11" s="13" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="14"/>
       <c r="B20" s="15"/>
       <c r="C20" s="29" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
     </row>
-    <row r="21" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:11" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="32"/>
-      <c r="C21" s="62"/>
-[...4 lines deleted...]
-      <c r="H21" s="66"/>
+      <c r="C21" s="73"/>
+      <c r="D21" s="74"/>
+      <c r="E21" s="74"/>
+      <c r="F21" s="74"/>
+      <c r="G21" s="74"/>
+      <c r="H21" s="78"/>
       <c r="I21" s="33"/>
     </row>
-    <row r="22" spans="1:11" s="39" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C22" s="67" t="s">
+    <row r="22" spans="1:11" s="39" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C22" s="79" t="s">
         <v>43</v>
       </c>
-      <c r="D22" s="67"/>
-[...6 lines deleted...]
-    <row r="23" spans="1:11" s="13" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D22" s="79"/>
+      <c r="E22" s="79"/>
+      <c r="F22" s="79"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="79"/>
+    </row>
+    <row r="23" spans="1:11" s="13" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="14"/>
       <c r="B23" s="15"/>
       <c r="C23" s="29" t="s">
         <v>44</v>
       </c>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
     </row>
-    <row r="24" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:11" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="32"/>
-      <c r="C24" s="62"/>
-[...8 lines deleted...]
-      <c r="C25" s="70" t="s">
+      <c r="C24" s="73"/>
+      <c r="D24" s="74"/>
+      <c r="E24" s="74"/>
+      <c r="F24" s="74"/>
+      <c r="G24" s="74"/>
+      <c r="H24" s="78"/>
+      <c r="I24" s="40"/>
+    </row>
+    <row r="25" spans="1:11" ht="22.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C25" s="65" t="s">
         <v>45</v>
       </c>
-      <c r="D25" s="70"/>
-[...33 lines deleted...]
-    <row r="29" spans="1:11" s="14" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="65"/>
+      <c r="G25" s="65"/>
+      <c r="H25" s="65"/>
+      <c r="I25" s="65"/>
+    </row>
+    <row r="26" spans="1:11" ht="306" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C26" s="47"/>
+      <c r="D26" s="48"/>
+      <c r="E26" s="48"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="48"/>
+      <c r="H26" s="48"/>
+      <c r="I26" s="49"/>
+    </row>
+    <row r="27" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C27" s="66"/>
+      <c r="D27" s="66"/>
+      <c r="E27" s="66"/>
+      <c r="F27" s="66"/>
+      <c r="G27" s="66"/>
+      <c r="H27" s="67"/>
+      <c r="I27" s="67"/>
+    </row>
+    <row r="28" spans="1:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C28" s="69"/>
+      <c r="D28" s="69"/>
+      <c r="E28" s="69"/>
+      <c r="F28" s="69"/>
+      <c r="G28" s="69"/>
+      <c r="H28" s="68"/>
+      <c r="I28" s="68"/>
+    </row>
+    <row r="29" spans="1:11" s="14" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="15" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
     </row>
-    <row r="30" spans="1:11" s="13" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C30" s="59" t="s">
+    <row r="30" spans="1:11" s="13" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C30" s="45" t="s">
         <v>47</v>
       </c>
-      <c r="D30" s="59"/>
-[...16 lines deleted...]
-      <c r="C32" s="59" t="s">
+      <c r="D30" s="45"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+    </row>
+    <row r="31" spans="1:11" ht="283.35000000000002" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C31" s="47"/>
+      <c r="D31" s="48"/>
+      <c r="E31" s="48"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="48"/>
+      <c r="H31" s="48"/>
+      <c r="I31" s="49"/>
+    </row>
+    <row r="32" spans="1:11" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C32" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="D32" s="59"/>
-[...16 lines deleted...]
-      <c r="C34" s="59" t="s">
+      <c r="D32" s="45"/>
+      <c r="E32" s="45"/>
+      <c r="F32" s="45"/>
+      <c r="G32" s="45"/>
+      <c r="H32" s="45"/>
+      <c r="I32" s="45"/>
+    </row>
+    <row r="33" spans="2:9" ht="216.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C33" s="47"/>
+      <c r="D33" s="48"/>
+      <c r="E33" s="48"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="48"/>
+      <c r="H33" s="48"/>
+      <c r="I33" s="49"/>
+    </row>
+    <row r="34" spans="2:9" ht="32.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C34" s="45" t="s">
         <v>49</v>
       </c>
-      <c r="D34" s="59"/>
-[...16 lines deleted...]
-      <c r="C36" s="59" t="s">
+      <c r="D34" s="45"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="45"/>
+      <c r="G34" s="45"/>
+      <c r="H34" s="45"/>
+      <c r="I34" s="45"/>
+    </row>
+    <row r="35" spans="2:9" ht="247.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C35" s="47"/>
+      <c r="D35" s="48"/>
+      <c r="E35" s="48"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="48"/>
+      <c r="H35" s="48"/>
+      <c r="I35" s="49"/>
+    </row>
+    <row r="36" spans="2:9" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C36" s="45" t="s">
         <v>50</v>
       </c>
-      <c r="D36" s="59"/>
-[...16 lines deleted...]
-      <c r="C38" s="59" t="s">
+      <c r="D36" s="45"/>
+      <c r="E36" s="45"/>
+      <c r="F36" s="45"/>
+      <c r="G36" s="45"/>
+      <c r="H36" s="45"/>
+      <c r="I36" s="45"/>
+    </row>
+    <row r="37" spans="2:9" ht="255" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C37" s="47"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="48"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="49"/>
+    </row>
+    <row r="38" spans="2:9" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C38" s="45" t="s">
         <v>51</v>
       </c>
-      <c r="D38" s="59"/>
-[...16 lines deleted...]
-      <c r="C40" s="59" t="s">
+      <c r="D38" s="45"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="45"/>
+      <c r="I38" s="45"/>
+    </row>
+    <row r="39" spans="2:9" ht="271.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C39" s="47"/>
+      <c r="D39" s="48"/>
+      <c r="E39" s="48"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="48"/>
+      <c r="H39" s="48"/>
+      <c r="I39" s="49"/>
+    </row>
+    <row r="40" spans="2:9" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C40" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="D40" s="59"/>
-[...15 lines deleted...]
-    <row r="42" spans="2:9" s="14" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D40" s="45"/>
+      <c r="E40" s="45"/>
+      <c r="F40" s="45"/>
+      <c r="G40" s="45"/>
+      <c r="H40" s="45"/>
+      <c r="I40" s="45"/>
+    </row>
+    <row r="41" spans="2:9" ht="245.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C41" s="47"/>
+      <c r="D41" s="48"/>
+      <c r="E41" s="48"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="48"/>
+      <c r="H41" s="48"/>
+      <c r="I41" s="49"/>
+    </row>
+    <row r="42" spans="2:9" s="14" customFormat="1" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="17"/>
       <c r="I42" s="17"/>
     </row>
-    <row r="43" spans="2:9" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:9" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="3"/>
-      <c r="C43" s="59" t="s">
+      <c r="C43" s="45" t="s">
         <v>54</v>
       </c>
-      <c r="D43" s="59"/>
-[...6 lines deleted...]
-    <row r="44" spans="2:9" ht="198.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D43" s="45"/>
+      <c r="E43" s="45"/>
+      <c r="F43" s="45"/>
+      <c r="G43" s="45"/>
+      <c r="H43" s="45"/>
+      <c r="I43" s="45"/>
+    </row>
+    <row r="44" spans="2:9" ht="185.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="3"/>
-      <c r="C44" s="46"/>
-[...7 lines deleted...]
-    <row r="45" spans="2:9" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C44" s="47"/>
+      <c r="D44" s="48"/>
+      <c r="E44" s="48"/>
+      <c r="F44" s="48"/>
+      <c r="G44" s="48"/>
+      <c r="H44" s="48"/>
+      <c r="I44" s="49"/>
+    </row>
+    <row r="45" spans="2:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="3"/>
-      <c r="C45" s="59" t="s">
+      <c r="C45" s="45" t="s">
         <v>55</v>
       </c>
-      <c r="D45" s="59"/>
-[...6 lines deleted...]
-    <row r="46" spans="2:9" ht="198.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D45" s="45"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="45"/>
+      <c r="G45" s="45"/>
+      <c r="H45" s="45"/>
+      <c r="I45" s="45"/>
+    </row>
+    <row r="46" spans="2:9" ht="261.89999999999998" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="3"/>
-      <c r="C46" s="46"/>
-[...7 lines deleted...]
-    <row r="47" spans="2:9" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C46" s="47"/>
+      <c r="D46" s="48"/>
+      <c r="E46" s="48"/>
+      <c r="F46" s="48"/>
+      <c r="G46" s="48"/>
+      <c r="H46" s="48"/>
+      <c r="I46" s="49"/>
+    </row>
+    <row r="47" spans="2:9" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="3"/>
-      <c r="C47" s="59" t="s">
+      <c r="C47" s="45" t="s">
         <v>56</v>
       </c>
-      <c r="D47" s="59"/>
-[...6 lines deleted...]
-    <row r="48" spans="2:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D47" s="45"/>
+      <c r="E47" s="45"/>
+      <c r="F47" s="45"/>
+      <c r="G47" s="45"/>
+      <c r="H47" s="45"/>
+      <c r="I47" s="45"/>
+    </row>
+    <row r="48" spans="2:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="3"/>
       <c r="C48" s="34" t="s">
         <v>57</v>
       </c>
       <c r="D48" s="35"/>
       <c r="E48" s="35"/>
       <c r="F48" s="35"/>
       <c r="G48" s="35"/>
       <c r="H48" s="35"/>
       <c r="I48" s="35"/>
     </row>
-    <row r="49" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="3"/>
-      <c r="C49" s="44" t="s">
+      <c r="C49" s="50" t="s">
         <v>58</v>
       </c>
-      <c r="D49" s="44"/>
-[...3 lines deleted...]
-      <c r="H49" s="44"/>
+      <c r="D49" s="50"/>
+      <c r="E49" s="50"/>
+      <c r="F49" s="50"/>
+      <c r="G49" s="50"/>
+      <c r="H49" s="50"/>
       <c r="I49" s="36" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="50" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="3"/>
-      <c r="C50" s="79" t="s">
+      <c r="C50" s="51" t="s">
         <v>60</v>
       </c>
-      <c r="D50" s="79"/>
-[...3 lines deleted...]
-      <c r="H50" s="79"/>
+      <c r="D50" s="51"/>
+      <c r="E50" s="51"/>
+      <c r="F50" s="51"/>
+      <c r="G50" s="51"/>
+      <c r="H50" s="51"/>
       <c r="I50" s="22"/>
     </row>
-    <row r="51" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="3"/>
-      <c r="C51" s="79" t="s">
+      <c r="C51" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="D51" s="79"/>
-[...6 lines deleted...]
-    <row r="52" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D51" s="51"/>
+      <c r="E51" s="51"/>
+      <c r="F51" s="51"/>
+      <c r="G51" s="51"/>
+      <c r="H51" s="51"/>
+      <c r="I51" s="44"/>
+    </row>
+    <row r="52" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="3"/>
-      <c r="C52" s="79" t="s">
+      <c r="C52" s="51" t="s">
         <v>62</v>
       </c>
-      <c r="D52" s="79"/>
-[...3 lines deleted...]
-      <c r="H52" s="79"/>
+      <c r="D52" s="51"/>
+      <c r="E52" s="51"/>
+      <c r="F52" s="51"/>
+      <c r="G52" s="51"/>
+      <c r="H52" s="51"/>
       <c r="I52" s="22"/>
     </row>
-    <row r="53" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="3"/>
-      <c r="C53" s="44" t="s">
+      <c r="C53" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="D53" s="44"/>
-[...3 lines deleted...]
-      <c r="H53" s="44"/>
+      <c r="D53" s="50"/>
+      <c r="E53" s="50"/>
+      <c r="F53" s="50"/>
+      <c r="G53" s="50"/>
+      <c r="H53" s="50"/>
       <c r="I53" s="6">
         <f>SUM(I50:I52)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="3"/>
       <c r="C54" s="34" t="s">
         <v>64</v>
       </c>
       <c r="D54" s="14"/>
       <c r="E54" s="14"/>
       <c r="F54" s="14"/>
       <c r="G54" s="14"/>
       <c r="H54" s="14"/>
       <c r="I54" s="14"/>
     </row>
-    <row r="55" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="3"/>
-      <c r="C55" s="44" t="s">
+      <c r="C55" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="D55" s="44"/>
-[...7 lines deleted...]
-    <row r="57" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D55" s="50"/>
+      <c r="E55" s="50"/>
+      <c r="F55" s="50"/>
+      <c r="G55" s="50"/>
+      <c r="H55" s="50"/>
+      <c r="I55" s="43"/>
+    </row>
+    <row r="56" spans="2:9" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="3"/>
-      <c r="C57" s="44" t="s">
+      <c r="C57" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="D57" s="44"/>
-[...6 lines deleted...]
-    <row r="58" spans="2:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D57" s="50"/>
+      <c r="E57" s="50"/>
+      <c r="F57" s="50"/>
+      <c r="G57" s="50"/>
+      <c r="H57" s="50"/>
+      <c r="I57" s="41"/>
+    </row>
+    <row r="58" spans="2:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="3"/>
       <c r="C58" s="14"/>
       <c r="D58" s="14"/>
       <c r="E58" s="14"/>
       <c r="F58" s="14"/>
       <c r="G58" s="14"/>
       <c r="H58" s="14"/>
       <c r="I58" s="37"/>
     </row>
-    <row r="59" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="3"/>
-      <c r="C59" s="44" t="s">
+      <c r="C59" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="D59" s="44"/>
-[...3 lines deleted...]
-      <c r="H59" s="44"/>
+      <c r="D59" s="50"/>
+      <c r="E59" s="50"/>
+      <c r="F59" s="50"/>
+      <c r="G59" s="50"/>
+      <c r="H59" s="50"/>
       <c r="I59" s="6">
         <f>SUM(I53,I55,I57)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="2:9" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="61" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:9" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="3"/>
-      <c r="C61" s="68" t="s">
+      <c r="C61" s="52" t="s">
         <v>75</v>
       </c>
-      <c r="D61" s="69"/>
-[...6 lines deleted...]
-    <row r="62" spans="2:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D61" s="53"/>
+      <c r="E61" s="53"/>
+      <c r="F61" s="53"/>
+      <c r="G61" s="53"/>
+      <c r="H61" s="53"/>
+      <c r="I61" s="42"/>
+    </row>
+    <row r="62" spans="2:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="3"/>
-      <c r="C62" s="80"/>
-[...13 lines deleted...]
-      <c r="H63" s="78"/>
+      <c r="C62" s="54"/>
+      <c r="D62" s="55"/>
+      <c r="E62" s="55"/>
+      <c r="F62" s="55"/>
+      <c r="G62" s="55"/>
+      <c r="H62" s="55"/>
+      <c r="I62" s="56"/>
+    </row>
+    <row r="63" spans="2:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C63" s="46"/>
+      <c r="D63" s="46"/>
+      <c r="E63" s="46"/>
+      <c r="F63" s="46"/>
+      <c r="G63" s="46"/>
+      <c r="H63" s="46"/>
       <c r="I63" s="23"/>
     </row>
-    <row r="64" spans="2:9" s="13" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:9" s="13" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B64" s="15"/>
       <c r="C64" s="38"/>
       <c r="D64" s="38"/>
       <c r="E64" s="38"/>
       <c r="F64" s="38"/>
       <c r="G64" s="38"/>
       <c r="H64" s="38"/>
       <c r="I64" s="38"/>
     </row>
-    <row r="65" spans="2:9" s="13" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:9" s="13" customFormat="1" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="15" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="66" spans="2:9" s="13" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C66" s="45" t="s">
+    <row r="66" spans="2:9" s="13" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C66" s="75" t="s">
         <v>66</v>
       </c>
-      <c r="D66" s="45"/>
-[...16 lines deleted...]
-      <c r="C68" s="49" t="s">
+      <c r="D66" s="75"/>
+      <c r="E66" s="75"/>
+      <c r="F66" s="75"/>
+      <c r="G66" s="75"/>
+      <c r="H66" s="75"/>
+      <c r="I66" s="75"/>
+    </row>
+    <row r="67" spans="2:9" s="13" customFormat="1" ht="198.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C67" s="47"/>
+      <c r="D67" s="48"/>
+      <c r="E67" s="48"/>
+      <c r="F67" s="48"/>
+      <c r="G67" s="48"/>
+      <c r="H67" s="48"/>
+      <c r="I67" s="49"/>
+    </row>
+    <row r="68" spans="2:9" s="13" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C68" s="83" t="s">
         <v>67</v>
       </c>
-      <c r="D68" s="49"/>
-[...18 lines deleted...]
-      <c r="C72" s="55" t="s">
+      <c r="D68" s="83"/>
+      <c r="E68" s="83"/>
+      <c r="F68" s="83"/>
+      <c r="G68" s="83"/>
+      <c r="H68" s="83"/>
+      <c r="I68" s="83"/>
+    </row>
+    <row r="69" spans="2:9" ht="198.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C69" s="47"/>
+      <c r="D69" s="48"/>
+      <c r="E69" s="48"/>
+      <c r="F69" s="48"/>
+      <c r="G69" s="48"/>
+      <c r="H69" s="48"/>
+      <c r="I69" s="49"/>
+    </row>
+    <row r="70" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" spans="2:9" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" spans="2:9" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C72" s="80" t="s">
         <v>15</v>
       </c>
-      <c r="D72" s="55"/>
-[...7 lines deleted...]
-      <c r="C73" s="56" t="s">
+      <c r="D72" s="80"/>
+      <c r="E72" s="80"/>
+      <c r="F72" s="80"/>
+      <c r="G72" s="80"/>
+      <c r="H72" s="80"/>
+      <c r="I72" s="80"/>
+    </row>
+    <row r="73" spans="2:9" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C73" s="81" t="s">
         <v>16</v>
       </c>
-      <c r="D73" s="56"/>
-[...6 lines deleted...]
-    <row r="74" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D73" s="81"/>
+      <c r="E73" s="81"/>
+      <c r="F73" s="81"/>
+      <c r="G73" s="81"/>
+      <c r="H73" s="81"/>
+      <c r="I73" s="81"/>
+    </row>
+    <row r="74" spans="2:9" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C74" s="9"/>
       <c r="D74" s="9"/>
       <c r="E74" s="9"/>
       <c r="F74" s="9"/>
       <c r="G74" s="9"/>
       <c r="H74" s="9"/>
       <c r="I74" s="9"/>
     </row>
-    <row r="75" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C75" s="57" t="s">
+    <row r="75" spans="2:9" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C75" s="82" t="s">
         <v>18</v>
       </c>
-      <c r="D75" s="57"/>
-[...6 lines deleted...]
-    <row r="76" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D75" s="82"/>
+      <c r="E75" s="82"/>
+      <c r="F75" s="82"/>
+      <c r="G75" s="82"/>
+      <c r="H75" s="82"/>
+      <c r="I75" s="82"/>
+    </row>
+    <row r="76" spans="2:9" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C76" s="20"/>
       <c r="D76" s="20"/>
       <c r="E76" s="20"/>
       <c r="F76" s="20"/>
       <c r="G76" s="20"/>
       <c r="H76" s="20"/>
       <c r="I76" s="20"/>
     </row>
-    <row r="77" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:9" ht="21.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C77" s="20"/>
       <c r="D77" s="20"/>
       <c r="E77" s="20"/>
       <c r="F77" s="20"/>
       <c r="G77" s="20"/>
       <c r="H77" s="20"/>
       <c r="I77" s="20"/>
     </row>
-    <row r="78" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C78" s="13"/>
       <c r="D78" s="13"/>
       <c r="E78" s="13"/>
       <c r="F78" s="13"/>
       <c r="G78" s="13"/>
       <c r="H78" s="13"/>
       <c r="I78" s="13"/>
     </row>
-    <row r="79" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B79" s="50" t="s">
+    <row r="79" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B79" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C79" s="51"/>
-      <c r="D79" s="52" t="s">
+      <c r="C79" s="63"/>
+      <c r="D79" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="E79" s="53"/>
-[...6 lines deleted...]
-      <c r="B80" s="50" t="s">
+      <c r="E79" s="60"/>
+      <c r="F79" s="60"/>
+      <c r="G79" s="60"/>
+      <c r="H79" s="60"/>
+      <c r="I79" s="61"/>
+    </row>
+    <row r="80" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B80" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="C80" s="51"/>
-      <c r="D80" s="52" t="s">
+      <c r="C80" s="63"/>
+      <c r="D80" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="E80" s="53"/>
-[...6 lines deleted...]
-      <c r="B81" s="50" t="s">
+      <c r="E80" s="60"/>
+      <c r="F80" s="60"/>
+      <c r="G80" s="60"/>
+      <c r="H80" s="60"/>
+      <c r="I80" s="61"/>
+    </row>
+    <row r="81" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B81" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="C81" s="51"/>
-      <c r="D81" s="52" t="s">
+      <c r="C81" s="63"/>
+      <c r="D81" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="E81" s="53"/>
-[...6 lines deleted...]
-      <c r="B82" s="50" t="s">
+      <c r="E81" s="60"/>
+      <c r="F81" s="60"/>
+      <c r="G81" s="60"/>
+      <c r="H81" s="60"/>
+      <c r="I81" s="61"/>
+    </row>
+    <row r="82" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B82" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="C82" s="51"/>
-      <c r="D82" s="52" t="s">
+      <c r="C82" s="63"/>
+      <c r="D82" s="64" t="s">
         <v>9</v>
       </c>
-      <c r="E82" s="53"/>
-[...6 lines deleted...]
-      <c r="B83" s="50" t="s">
+      <c r="E82" s="60"/>
+      <c r="F82" s="60"/>
+      <c r="G82" s="60"/>
+      <c r="H82" s="60"/>
+      <c r="I82" s="61"/>
+    </row>
+    <row r="83" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B83" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="C83" s="51"/>
-      <c r="D83" s="52" t="s">
+      <c r="C83" s="63"/>
+      <c r="D83" s="64" t="s">
         <v>11</v>
       </c>
-      <c r="E83" s="53"/>
-[...6 lines deleted...]
-      <c r="B84" s="75" t="s">
+      <c r="E83" s="60"/>
+      <c r="F83" s="60"/>
+      <c r="G83" s="60"/>
+      <c r="H83" s="60"/>
+      <c r="I83" s="61"/>
+    </row>
+    <row r="84" spans="2:9" s="7" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B84" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="C84" s="76"/>
-      <c r="D84" s="77" t="s">
+      <c r="C84" s="58"/>
+      <c r="D84" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="E84" s="53"/>
-[...17 lines deleted...]
-      <c r="I85" s="54"/>
+      <c r="E84" s="60"/>
+      <c r="F84" s="60"/>
+      <c r="G84" s="60"/>
+      <c r="H84" s="60"/>
+      <c r="I84" s="61"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0"/>
-  <mergeCells count="69">
+  <mergeCells count="67">
+    <mergeCell ref="C53:H53"/>
+    <mergeCell ref="C57:H57"/>
+    <mergeCell ref="C66:I66"/>
+    <mergeCell ref="C67:I67"/>
+    <mergeCell ref="C68:I68"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="D79:I79"/>
+    <mergeCell ref="C72:I72"/>
+    <mergeCell ref="C69:I69"/>
+    <mergeCell ref="C73:I73"/>
+    <mergeCell ref="C75:I75"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="C36:I36"/>
+    <mergeCell ref="C10:H10"/>
+    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="C14:H14"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="C18:I18"/>
+    <mergeCell ref="C22:I22"/>
+    <mergeCell ref="C21:H21"/>
+    <mergeCell ref="C15:H15"/>
+    <mergeCell ref="C17:I17"/>
+    <mergeCell ref="C19:I19"/>
+    <mergeCell ref="C24:H24"/>
+    <mergeCell ref="C46:I46"/>
+    <mergeCell ref="C47:I47"/>
+    <mergeCell ref="C49:H49"/>
+    <mergeCell ref="C37:I37"/>
+    <mergeCell ref="C25:I25"/>
+    <mergeCell ref="C26:I26"/>
+    <mergeCell ref="C31:I31"/>
+    <mergeCell ref="C32:I32"/>
+    <mergeCell ref="C33:I33"/>
+    <mergeCell ref="C34:I34"/>
+    <mergeCell ref="C35:I35"/>
+    <mergeCell ref="C30:I30"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:I80"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="D81:I81"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="D84:I84"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="D82:I82"/>
+    <mergeCell ref="B83:C83"/>
+    <mergeCell ref="D83:I83"/>
     <mergeCell ref="C43:I43"/>
     <mergeCell ref="C63:D63"/>
     <mergeCell ref="C38:I38"/>
     <mergeCell ref="C39:I39"/>
     <mergeCell ref="C40:I40"/>
     <mergeCell ref="C41:I41"/>
     <mergeCell ref="E63:H63"/>
     <mergeCell ref="C55:H55"/>
     <mergeCell ref="C59:H59"/>
     <mergeCell ref="C50:H50"/>
     <mergeCell ref="C51:H51"/>
     <mergeCell ref="C52:H52"/>
     <mergeCell ref="C44:I44"/>
     <mergeCell ref="C45:I45"/>
     <mergeCell ref="C61:H61"/>
     <mergeCell ref="C62:I62"/>
-    <mergeCell ref="B85:C85"/>
-[...51 lines deleted...]
-    <mergeCell ref="C68:I68"/>
   </mergeCells>
   <dataValidations disablePrompts="1" count="4">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C21:H21" xr:uid="{022B319D-F22D-482F-BB82-B9D806F8D373}">
       <formula1>Tipos_actuación</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Máximo 4.000 caracteres " error="Máximo 4.000 caracteres " promptTitle="Longitud permitida texto:" prompt="Máximo 4.000 caracteres " sqref="C26:I26 C31:I31 C37:I37 C39:I39" xr:uid="{5BFEF724-E5D1-4001-A499-BEC1F90070A6}">
       <formula1>4000</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Máximo 3.000 caracteres " error="Máximo 3.000 caracteres " promptTitle="Longitud permitida texto:" prompt="Máximo 3.000 caracteres " sqref="C33:I33 C35:I35 C41:I41 C44:I44 C46:I46 C67:I67 C69:I69" xr:uid="{1C2C55D2-C76F-4A80-ABAA-CE0D4BA625D8}">
       <formula1>3000</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C24:H24" xr:uid="{B7C5366A-AD01-41E7-B03C-6FBBB8E85D70}">
       <formula1>INDIRECT($C$21)</formula1>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="1.1041666666666667" header="0.3" footer="0.3"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;C&amp;"Arial,Negrita"Anexo III Página &amp;P / &amp;N</oddHeader>
+    <oddHeader>&amp;A</oddHeader>
+    <oddFooter>&amp;CPágina &amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="27" max="8" man="1"/>
     <brk id="63" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F81F9D5B-9DFB-4202-8386-043692C87CCC}">
   <dimension ref="B3:H20"/>
   <sheetViews>
-    <sheetView topLeftCell="A11" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H18" sqref="H18"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="3" width="11.42578125" style="25"/>
+    <col min="1" max="3" width="11.44140625" style="25"/>
     <col min="4" max="4" width="37" style="25" customWidth="1"/>
-    <col min="5" max="6" width="32.140625" style="25" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="11.42578125" style="25"/>
+    <col min="5" max="6" width="32.109375" style="25" customWidth="1"/>
+    <col min="7" max="7" width="42.109375" style="25" customWidth="1"/>
+    <col min="8" max="8" width="48.5546875" style="25" customWidth="1"/>
+    <col min="9" max="16384" width="11.44140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:7" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:7" ht="20.399999999999999" x14ac:dyDescent="0.25">
       <c r="B3" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="24" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="26" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="4" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B4" s="25">
         <v>1</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B5" s="25">
         <v>2</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="25" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="6" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B6" s="25">
         <v>3</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="25" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="7" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B7" s="25">
         <v>4</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="25" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B8" s="25">
         <v>5</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>37</v>
       </c>
       <c r="G8" s="25" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:7" x14ac:dyDescent="0.2">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="9" spans="2:7" x14ac:dyDescent="0.25">
       <c r="G9" s="25" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:7" x14ac:dyDescent="0.2">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10" spans="2:7" x14ac:dyDescent="0.25">
       <c r="G10" s="25" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="11" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:7" x14ac:dyDescent="0.25">
       <c r="G11" s="25" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="12" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:7" x14ac:dyDescent="0.25">
       <c r="G12" s="25" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="17" spans="4:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="4:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D17" s="27" t="s">
         <v>68</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>69</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>70</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>71</v>
       </c>
       <c r="H17" s="27" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="18" spans="4:8" ht="112.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="4:8" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D18" s="28" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="28" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="28" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="G18" s="28" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="28" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="19" spans="4:8" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="4:8" ht="99" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D19" s="28" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="28" t="s">
         <v>36</v>
       </c>
       <c r="F19" s="28" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="G19" s="28"/>
       <c r="H19" s="28"/>
     </row>
-    <row r="20" spans="4:8" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="4:8" ht="66" x14ac:dyDescent="0.25">
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28" t="s">
         <v>38</v>
       </c>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>